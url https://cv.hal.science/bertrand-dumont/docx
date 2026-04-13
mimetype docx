--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -596,433 +596,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy farming and biodiversity: A narrative analysis in contrasting socio‐ecological contexts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High nature value farming systems in Europe: A dataset encompassing the environmental impact assessment of farms and extensive ruminant food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimon Ripoll‐bosch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Allart</w:t>
+                <w:t xml:space="preserve">M. Torres-Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Etienne</w:t>
+                <w:t xml:space="preserve">P. Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanneke J Nijland</w:t>
+                <w:t xml:space="preserve">M. Lamminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.70124⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.111164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241935v1</w:t>
+                <w:t xml:space="preserve">hal-04885445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion paper: Applying agroecological principles allows assessing the multidimensionality of input-use efficiency in ruminant production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.101423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High nature value farming systems in Europe: A dataset encompassing the environmental impact assessment of farms and extensive ruminant food products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Torres-Miralles</w:t>
+                <w:t xml:space="preserve">Dairy farming and biodiversity: A narrative analysis in contrasting socio‐ecological contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent J Oostvogels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jeanneret</w:t>
+                <w:t xml:space="preserve">Raimon Ripoll‐bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lamminen</w:t>
+                <w:t xml:space="preserve">Rébecca Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Hanneke J Nijland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58, pp.111164. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.70124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04885445v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pâturage et biodiversité dans les zones AOP du Massif central</w:t>
               </w:r>
@@ -1136,710 +1136,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What type of livestock farming for a successful organic agriculture in the Anthropocene era?</w:t>
+                <w:t xml:space="preserve">What about the negatives? An integrated framework for revealing diverse values of nature and its conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">V J Oostvogels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Barbieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">B. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H J Nijland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I J M de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ripoll‐bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7372⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740893v1</w:t>
+                <w:t xml:space="preserve">hal-04809014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species richness: A pivotal factor mediating the effects of land use intensification and climate on grassland multifunctionality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and larval development in grazing horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mosnier</w:t>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alvarez</w:t>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14627⟩</w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.100523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2024.100523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628765v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What type of livestock farming for a successful organic agriculture in the Anthropocene era?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Pietro Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special issue ‘Organic livestock farming: conditions and potential for development’, 37 (2), pp.7372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04530871v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about the negatives? An integrated framework for revealing diverse values of nature and its conservation</w:t>
+                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V J Oostvogels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Dumont</w:t>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H J Nijland</w:t>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I J M de Boer</w:t>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ripoll‐bosch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.10750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809014v1</w:t>
+                <w:t xml:space="preserve">hal-04530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and larval development in grazing horses</w:t>
+                <w:t xml:space="preserve">Species richness: A pivotal factor mediating the effects of land use intensification and climate on grassland multifunctionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Malsa</w:t>
+                <w:t xml:space="preserve">L. Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+                <w:t xml:space="preserve">F. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Wimel</w:t>
+                <w:t xml:space="preserve">C. Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, pp.100523. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (5), pp.1053-1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2024.100523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465124v1</w:t>
+                <w:t xml:space="preserve">hal-04628765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers' perceptions of permanent grasslands and their intentions to adapt to climate change influence their resilience strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oostvogels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1916,51 +1916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic assessment of biological mechanisms underlying agroecological systems: The example of parasite dilution and forage niche sharing in mixed-grazing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,51 +2046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between animal enterprises and marketing strategies shape organic multispecies farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2314,77 +2314,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of multi-species livestock farms in France and Europe: benefits, obstacles and levers for their scaling-out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2667,395 +2667,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal observations of feeding choices in grazing horses correctly predict their daily diet composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+                <w:t xml:space="preserve">Effect of sainfoin ( Onobrychis viciifolia ) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2022.105652⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (11), pp.1439-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182022000853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683026v2</w:t>
+                <w:t xml:space="preserve">hal-03753744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sainfoin ( Onobrychis viciifolia ) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Boisseau</w:t>
+                <w:t xml:space="preserve">Comparing the effects of horse grazing alone or with cattle on horse parasitism and vegetation use in a mesophile pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182022000853⟩</w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (3), pp.175-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753744v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the effects of horse grazing alone or with cattle on horse parasitism and vegetation use in a mesophile pasture</w:t>
+                <w:t xml:space="preserve">Diurnal observations of feeding choices in grazing horses correctly predict their daily diet composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Wimel</w:t>
+                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77 (3), pp.175-188. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 252, pp.105652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gfs.12564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2022.105652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663805v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive deviant strategies implemented by organic multi-species livestock farms in Europe</w:t>
               </w:r>
@@ -3067,51 +3067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defne Ulukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3175,51 +3175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasite dilution improves lamb growth more than does the complementarity of forage niches in a mesic pasture grazed by sheep and cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Note</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3303,412 +3303,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserving &amp;quot;old meadows&amp;quot; as an effective way to extend the service bundle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Carrère</w:t>
+                <w:t xml:space="preserve">Diversification increases the resilience of European grassland‐based systems but is not a one‐size‐fits‐all strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Franca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Caren Pauler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (4), pp.247-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922115v1</w:t>
+                <w:t xml:space="preserve">hal-03860010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion paper: Livestock is at the heart of interacting levers to reduce feed-food competition in agroecological food systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Barbieri</w:t>
+                <w:t xml:space="preserve">Conserving &amp;quot;old meadows&amp;quot; as an effective way to extend the service bundle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 250, pp.63-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534030v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification increases the resilience of European grassland‐based systems but is not a one‐size‐fits‐all strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opinion paper: Livestock is at the heart of interacting levers to reduce feed-food competition in agroecological food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Mosnier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caren Pauler</w:t>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77 (4), pp.247-256. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.100436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gfs.12587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860010v1</w:t>
+                <w:t xml:space="preserve">hal-03534030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Assessment of Temperate Grassland Suitability as Habitat for Three Insect Taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3919,64 +3919,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological operability, a new concept based on ergonomics to assess the pertinence of ecosystem services optimization practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4153,51 +4153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gaudaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,64 +4274,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological network analysis to link interactions between system components and performances in multispecies livestock farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4789,51 +4789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les atouts de la diversification des systèmes d’élevage herbivores du nord du Massif central.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4936,51 +4936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Modernel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5038,282 +5038,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une agriculture durable pour nourrir la planète : l'élevage au coeur du débat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/zpmg-rh95⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914944v2</w:t>
+                <w:t xml:space="preserve">hal-02930201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une agriculture durable pour nourrir la planète : l'élevage au coeur du débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4, </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.23-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/zpmg-rh95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02930201v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of multi-species livestock farming to improve the sustainability of livestock farms: A review</w:t>
               </w:r>
@@ -5433,64 +5433,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the buffering and adaptive mechanisms underlying the economic resilience of sheep-meat farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5580,51 +5580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does pasture size alter plant–herbivore interactions among grazing cattle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Decuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5691,990 +5691,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: An integrated graphical tool for analysing impacts and services provided by livestock farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review: Associations among goods, impacts and ecosystem services provided by livestock farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Donnars</w:t>
+                <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hendrickson</w:t>
+                <w:t xml:space="preserve">V. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 13 (8), pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp.1773-1784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731119000351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187456v1</w:t>
+                <w:t xml:space="preserve">hal-02184360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Associations among goods, impacts and ecosystem services provided by livestock farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimising economic and environmental performances of sheep-meat farms does not fully fit with the meat industry demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Creighton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002586⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (4), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0588-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184360v1</w:t>
+                <w:t xml:space="preserve">hal-02268410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising economic and environmental performances of sheep-meat farms does not fully fit with the meat industry demands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+                <w:t xml:space="preserve">Review: An integrated graphical tool for analysing impacts and services provided by livestock farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Creighton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Hendrickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (4), pp.40. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0588-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119000351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02268410v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un point sur les recherches sur les territoires d’élevage en Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversité de l'élevage des ruminants des territoires. L'exemple de la Région Auvergne Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dupraz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Julien Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hiriart Durruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Veny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Online (29 Janvier 2018)</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 365, pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699019v1</w:t>
+                <w:t xml:space="preserve">hal-02618017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité de l'élevage des ruminants des territoires. L'exemple de la Région Auvergne Rhône-Alpes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un point sur les recherches sur les territoires d’élevage en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Veny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 365, pp.89-102</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Online (29 Janvier 2018)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618017v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité de l'élevage de ruminants au sein des territoires : l'exemple de la région Auvergne-Rhône-Alpes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are sainfoin or protein supplements alternatives to control small strongyle infection in horses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. Gendron</w:t>
+                <w:t xml:space="preserve">C Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Healy</w:t>
+                <w:t xml:space="preserve">Jacques Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hiriart-Durruty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Veny</w:t>
+                <w:t xml:space="preserve">Jacques Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5993⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.359-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117001124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607888v1</w:t>
+                <w:t xml:space="preserve">hal-01607404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are sainfoin or protein supplements alternatives to control small strongyle infection in horses?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversité de l'élevage de ruminants au sein des territoires : l'exemple de la région Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Collas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">S. Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Cabaret</w:t>
+                <w:t xml:space="preserve">M. Hiriart-Durruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Cortet</w:t>
+                <w:t xml:space="preserve">N. Veny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (2), pp.359-365. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 365, pp.89-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731117001124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607404v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial L'élevage en Europe : une diversité de services et d'impacts. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (4), pp.271-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6922,1194 +6922,1194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie pour représenter la diversité des territoires d’élevage en Europe</w:t>
+                <w:t xml:space="preserve">Quels programmes d'amélioration génétique des animaux pour des systèmes d'élevage agro-écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Hercule</w:t>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Piet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Joël Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 30 (4), pp.285-302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2260⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.1.2232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622415v1</w:t>
+                <w:t xml:space="preserve">hal-01608756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour l’élevage, les prairies et les produits animaux dans les transitions agricoles et alimentaires ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Evaluer les impacts et services issus des élevages en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016/3 (231), pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.231.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02617566v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biodiversity-friendly rotational grazing system enhancing flower-visiting insect assemblages while maintaining animal and grassland productivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andre Blanchetete</w:t>
+                <w:t xml:space="preserve">Les bouquets de services, un concept clé pour raisonner l'avenir des territoires d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.030⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, l'élevage en Europe : une diversité de services et d'impacts, 30 (4), pp.407-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607171v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bouquets de services, un concept clé pour raisonner l'avenir des territoires d'élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversité des services rendus par les territoires d’élevage herbagers fournissant des produits de qualité dans des environnements préservés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, l'élevage en Europe : une diversité de services et d'impacts, 30 (4), pp.407-422. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.333-350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871703v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels programmes d'amélioration génétique des animaux pour des systèmes d'élevage agro-écologiques ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des services contrastés rendus par l’élevage dans les espaces urbains et périurbains européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 30 (1), pp.31-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.1.2232⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.395-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608756v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les impacts et services issus des élevages en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">La « grange » : un cadre conceptuel pour appréhender les bouquets de services rendus par l’élevage dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.273-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01685941v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des services rendus par les territoires d’élevage herbagers fournissant des produits de qualité dans des environnements préservés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Une typologie pour représenter la diversité des territoires d’élevage en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hercule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 30 (4), pp.333-350</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.285-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625936v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des services contrastés rendus par l’élevage dans les espaces urbains et périurbains européens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Delfosse</w:t>
+                <w:t xml:space="preserve">Quelle place pour l’élevage, les prairies et les produits animaux dans les transitions agricoles et alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.281-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623230v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « grange » : un cadre conceptuel pour appréhender les bouquets de services rendus par l’élevage dans les territoires</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A biodiversity-friendly rotational grazing system enhancing flower-visiting insect assemblages while maintaining animal and grassland productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ravetto Enri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Probo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Blanchetete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619679v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expertise scientifique collective analyse les rôles, impacts et services issus des élevages en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 229, pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8134,64 +8134,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Irlande, un territoire porté par l’élevage laitier dans des conditions de milieu favorable et de marchés incertains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8251,64 +8251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des services rendus par les territoires à forte densité d'élevages, trois cas d'étude en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Boixadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8379,523 +8379,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage herbivore régional : une diversité porteuse d'avenir</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bonestebe</w:t>
+                <w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes: I-selection goals and criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agreste. Les Dossiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (11), pp.1749-1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116000926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604779v1</w:t>
+                <w:t xml:space="preserve">hal-01533895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes: I-selection goals and criteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes. II. Breeding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10 (11), pp.1749-1759. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731116000926⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 10 (11), pp.1760-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116001051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533895v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes. II. Breeding strategies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des surfaces herbagères dans l'alimentation des équins: pratiques en élevages et voies d'amélioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01533886v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des surfaces herbagères dans l'alimentation des équins: pratiques en élevages et voies d'amélioration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+                <w:t xml:space="preserve">L'élevage herbivore régional : une diversité porteuse d'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hiriart-Durruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Veny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bonestebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Agreste. Les Dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630652v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et espaces périurbains : lieux de nouvelles relations entre l’élevage et la société</w:t>
               </w:r>
@@ -8998,64 +8998,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does stocking rate influence horse behaviour, performances and pasture biodiversity in mesophile grasslands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9380,291 +9380,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep herbivory within grassland patches: The potential cost of food item discrimination</w:t>
+                <w:t xml:space="preserve">Energy supplementation and herbage allowance effects on daily intake in lactating mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
+                <w:t xml:space="preserve">Claire Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen L. Manuelian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Martin-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2015.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.2520-2529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2014-8447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159846v1</w:t>
+                <w:t xml:space="preserve">hal-01210991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy supplementation and herbage allowance effects on daily intake in lactating mares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Collas</w:t>
+                <w:t xml:space="preserve">Sheep herbivory within grassland patches: The potential cost of food item discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen L. Manuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 93, pp.2520-2529. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.347-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas2014-8447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2015.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210991v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the suppression of energy supplementation affect herbage intake, performance and parasitism in lactating saddle mares?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9748,412 +9748,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forty research issues for the redesign of animal production systems in the 21st century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an agroecological assessment of dairy systems: proposal for a set of criteria suited to mountain farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 8 (8), pp.1382-1393. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731114001281⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 8 (8), pp.1349-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114000925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198243v1</w:t>
+                <w:t xml:space="preserve">hal-02631231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an agroecological assessment of dairy systems: proposal for a set of criteria suited to mountain farming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Utilisation des données spatiales obtenues par un GPS embarqué pour établir une carte de fréquentation des parcelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Decuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG, pp.110-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631231v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des données spatiales obtenues par un GPS embarqué pour établir une carte de fréquentation des parcelles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forty research issues for the redesign of animal production systems in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (8), pp.1382-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114001281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633258v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology for producing goods and services in sustainable animal farming systems</w:t>
               </w:r>
@@ -10602,103 +10602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-écologie et écologie industrielle : deux alternatives complémentaires pour les systèmes d'élevage de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (2), pp.89-100</w:t>
@@ -10753,51 +10753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Scohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11097,319 +11097,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does grazing generate stable vegetation patterns in temperate pastures?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An alternative rotational stocking management designed to favour butterflies in permanent grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Scohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Carrère</w:t>
+                <w:t xml:space="preserve">Thierry Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 153, pp.50-56. </w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (1), pp.136-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2011.00829.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738968v1</w:t>
+                <w:t xml:space="preserve">hal-02652740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative rotational stocking management designed to favour butterflies in permanent grasslands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When does grazing generate stable vegetation patterns in temperate pastures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Scohier</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Leroy</w:t>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pradel</w:t>
+                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 67 (1), pp.136-149. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 153, pp.50-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2011.00829.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652740v1</w:t>
+                <w:t xml:space="preserve">hal-00738968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do sheep affect plant communities and arthropod populations in temperate grasslands?</w:t>
               </w:r>
@@ -11486,51 +11486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do sheep (Ovis aries) categorize plant species according to botanical family ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11615,51 +11615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11710,51 +11710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical model for analysing the stability of vegetation patterns created by grazing in temperate pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11865,77 +11865,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (3), pp.187-194. </w:t>
@@ -12252,51 +12252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do grazing sheep use species-based categorization to select their diet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12407,51 +12407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 125 (3-4), pp.115-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13152,51 +13152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does grazing intensity influence the diversity of plants and insects in a species-rich upland grassland on basalt soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13285,90 +13285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does protein supplementation affect the selectivity and performance of Charolais cows on extensively grazed pastures in late autumn?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Egal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grass and Forage Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63 (3), pp.314-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13685,51 +13685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison d'outils de caractérisation de la flore pour diagnostiquer l'effet des modes de gestion sur les dynamiques de végétation des prairies permanentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14168,77 +14168,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Decuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (7), pp.1042-1052. </w:t>
@@ -14276,90 +14276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet selection of dry and lactating beef cows grazing extensive pastures in late autumn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14397,51 +14397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of conditioned food aversions in grazing sheep and its implications for food categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14759,51 +14759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité végétale à l’échelle de l’exploitation en fonction du chargement dans un système bovin allaitant du Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15993,51 +15993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term choices of cattle vary with relative quality and accessibility of two hays according to an energy gain maximisation hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16648,329 +16648,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing behaviour of sheep in a situation of conflict between feeding and social motivations</w:t>
+                <w:t xml:space="preserve">The effect of the spatial distribution of plant species within the sward on the searching success of sheep when grazing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 49 (3), pp.131-138</w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 55 (2), pp.138-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692089v1</w:t>
+                <w:t xml:space="preserve">hal-02690254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'entretien du paysage par des herbivores en moyenne montagne : une approche multi-agents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grazing behaviour of sheep in a situation of conflict between feeding and social motivations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 21, p. 63 - p. 75</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49 (3), pp.131-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464046v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the spatial distribution of plant species within the sward on the searching success of sheep when grazing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Modélisation de l'entretien du paysage par des herbivores en moyenne montagne : une approche multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mechoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coquillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Maillard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Gueugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 55 (2), pp.138-145</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21, p. 63 - p. 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690254v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations sociales et comportement alimentaire au pâturage</w:t>
               </w:r>
@@ -17127,152 +17127,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can patch distribution affect diet selection by sheep?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilization of heterogeneous grasslands by domestic herbivores: Theory to management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek W. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. d'Hour</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel F. Wallisdevries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 47 (5-6), pp.506-506</w:t>
+              <w:t xml:space="preserve">, 1998, 47 (5-6), pp.321-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889753v1</w:t>
+                <w:t xml:space="preserve">hal-00889734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and use of feeding sites and feeding stations by herbivores : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17287,73 +17287,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 47 (4), pp.225-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial memory of sheep at pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17369,519 +17369,519 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 60, pp.43-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of heterogeneous grasslands by domestic herbivores: Theory to management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Derek W. Bailey</w:t>
+                <w:t xml:space="preserve">Selection and use of feeding sites and feeding stations by herbivores: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michiel F. Wallisdevries</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 47 (5-6), pp.321-333</w:t>
+              <w:t xml:space="preserve">, 1998, 47 (4), pp.225-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889734v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and use of feeding sites and feeding stations by herbivores: A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How readily will sheep walk for a preferred forage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dutronc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 47 (4), pp.225-244</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 76 (4), pp.965-971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889728v1</w:t>
+                <w:t xml:space="preserve">hal-02684280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How readily will sheep walk for a preferred forage ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection et utilisation des ressources fourragères par les herbivores : Théories et expérimentations à l'échelle du site et de la station alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Petit</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 76 (4), pp.965-971</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (4), pp.273-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684280v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection et utilisation des ressources fourragères par les herbivores : Théories et expérimentations à l'échelle du site et de la station alimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Roguet</w:t>
+                <w:t xml:space="preserve">Diet selection by cattle in an extended grazing season system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. d'Hour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11 (4), pp.273-284</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 47 (5-6), pp.507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695381v1</w:t>
+                <w:t xml:space="preserve">hal-02686101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet selection by cattle in an extended grazing season system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can patch distribution affect diet selection by sheep?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. d'Hour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 47 (5-6), pp.507</w:t>
+              <w:t xml:space="preserve">, 1998, 47 (5-6), pp.506-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686101v1</w:t>
+                <w:t xml:space="preserve">hal-00889753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet selection by cattle in an extended grazing season system</w:t>
               </w:r>
@@ -18038,303 +18038,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences alimentaires des herbivores au pâturage</w:t>
+                <w:t xml:space="preserve">Diet preferences of herbivores at pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 46 (2), pp.105-116</w:t>
+              <w:t xml:space="preserve">, 1997, 46, pp.105-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685604v1</w:t>
+                <w:t xml:space="preserve">hal-02684448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing choice - Key to pasture management</w:t>
+                <w:t xml:space="preserve">Diet preferences of herbivores at pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feed Mix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 5 (2), pp.28-30</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 46 (2), pp.105-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686695v1</w:t>
+                <w:t xml:space="preserve">hal-00889680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet preferences of herbivores at pasture</w:t>
+                <w:t xml:space="preserve">Préférences alimentaires des herbivores au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 46, pp.105-116</w:t>
+              <w:t xml:space="preserve">, 1997, 46 (2), pp.105-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684448v1</w:t>
+                <w:t xml:space="preserve">hal-02685604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet preferences of herbivores at pasture</w:t>
+                <w:t xml:space="preserve">Grazing choice - Key to pasture management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 46 (2), pp.105-116</w:t>
+              <w:t xml:space="preserve">Feed Mix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 5 (2), pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889680v1</w:t>
+                <w:t xml:space="preserve">hal-02686695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préférences et sélection alimentaire au pâturage</w:t>
               </w:r>
@@ -19736,385 +19736,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria performance of five grass-based cattle farms along a gradient of stocking rate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to approach actionable knowledge co-production for transformative change? Applying a principles-focused evaluation for learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
+                <w:t xml:space="preserve">Leitheiser Stephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+                <w:t xml:space="preserve">Rossing Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam Darleen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egmose Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hauggard-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.815</w:t>
+              <w:t xml:space="preserve">IFSA 2024 SYSTEMIC CHANGE FOR SUSTAINABLE FUTURES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tripani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696747v1</w:t>
+                <w:t xml:space="preserve">hal-04827949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to approach actionable knowledge co-production for transformative change? Applying a principles-focused evaluation for learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pâturage et biodiversité dans les zones AOP du Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Oostvogels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA 2024 SYSTEMIC CHANGE FOR SUSTAINABLE FUTURES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Tripani, Italy</w:t>
+              <w:t xml:space="preserve">Carrefour de l'Innovation Elevages herbivores : les apports de la biodiversité des sols aux territoires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes Angers, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827949v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturage et biodiversité dans les zones AOP du Massif Central</w:t>
+                <w:t xml:space="preserve">Multicriteria performance of five grass-based cattle farms along a gradient of stocking rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cian Blaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour de l'Innovation Elevages herbivores : les apports de la biodiversité des sols aux territoires.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes Angers, Dec 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965989v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les citoyens se glissent dans la peau d'une vache laitière : résultats d'un dispositif participatif</w:t>
               </w:r>
@@ -20225,51 +20225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">If you were a cow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20346,90 +20346,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple values of European grass-based farms along pedoclimatic and stocking density gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multifunctionality of livestock grazing systems, a lever to envision its possible futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Global Agenda for Sustainable Livestock, Apr 2024, Montpellier, France</w:t>
@@ -20484,77 +20484,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cian Blaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ESP Europe Conference ​​​​​​​​​​​​​​​​​​ Ecosystem Services: One Planet, One Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Wageningen / Netherlands, Netherlands</w:t>
@@ -20583,51 +20583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic assessment of parasite dilution and forage niche sharing in sheep/cattle mixed-grazing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20698,661 +20698,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How animal science can support the role of animals in delivering benefits for society</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pasture-based ruminants and biodiversity in contrasting contexts: an account of farmers’ narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.J. Oostvogels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Nijland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J.M. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British society of animal science - Annual conference 2023 - Animal science: delivering for all our needs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480671v1</w:t>
+                <w:t xml:space="preserve">hal-04200022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasture-based ruminants and biodiversity in contrasting contexts: an account of farmers’ narratives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Grassland-based dairy farms of French Massif Central adapt to climate change with diverse strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.J. Nijland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Allart</w:t>
+                <w:t xml:space="preserve">V. Oostvogels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.J.M. de Boer</w:t>
+                <w:t xml:space="preserve">N. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.444</w:t>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200022v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland-based dairy farms of French Massif Central adapt to climate change with diverse strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Gross</w:t>
+                <w:t xml:space="preserve">La chicorée fourragère pour le contrôle des petits strongles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.442</w:t>
+              <w:t xml:space="preserve">Les Journées sciences &amp; innovations équines (JSIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199995v1</w:t>
+                <w:t xml:space="preserve">hal-04168244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and development in grazing horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Malsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of European Federation of Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chicorée fourragère pour le contrôle des petits strongles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How animal science can support the role of animals in delivering benefits for society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées sciences &amp; innovations équines (JSIE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British society of animal science - Annual conference 2023 - Animal science: delivering for all our needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Birmingham, United Kingdom. pp.336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.01.448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168244v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser la mixité avec des bovins en élevage équin herbager : des atouts mais pas de solution clé en main</w:t>
               </w:r>
@@ -21364,77 +21364,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Tech&amp;Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bourg-les-Valence, France</w:t>
@@ -21601,77 +21601,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mixité d’espèces offre des clés d’adaptation pour accroître les performances économiques et environnementales de l’élevage bovin herbager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21739,64 +21739,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21828,277 +21828,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of multi-species livestock farms in France and Europe: benefits, obstacles and levers for their scaling-out</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poultry production: A diversity of farming systems providing various services to farmers, consumers and citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.477_487</w:t>
+              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941421v1</w:t>
+                <w:t xml:space="preserve">hal-03752370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poultry production: A diversity of farming systems providing various services to farmers, consumers and citizens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainability of multi-species livestock farms in France and Europe: benefits, obstacles and levers for their scaling-out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.477_487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752370v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operability of agroecological practices: the case of parasite dilution in sheep/cattle mixed-grazing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22149,51 +22149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22255,933 +22255,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturage mixte : attention à la conduite ! Cas de l’association équin-bovin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Wimel</w:t>
+                <w:t xml:space="preserve">A GLOBAL META-ANALYSIS ABOUT ORGANIC VS CONVENTIONAL LIVESTOCK PRODUCTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Gaudaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La diversité en élevage : un atout pour les filières du Massif Central. Conférence INRAE, Sommet de l’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cournon, France</w:t>
+              <w:t xml:space="preserve">OWC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771832v1</w:t>
+                <w:t xml:space="preserve">hal-03582049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GLOBAL META-ANALYSIS ABOUT ORGANIC VS CONVENTIONAL LIVESTOCK PRODUCTION</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pietro Barbieri</w:t>
+                <w:t xml:space="preserve">Pâturage mixte : attention à la conduite ! Cas de l’association équin-bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Forteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OWC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">La diversité en élevage : un atout pour les filières du Massif Central. Conférence INRAE, Sommet de l’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cournon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582049v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does integration promote sustainability in organic multi-species livestock farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A typology of European organic multi-species livestock farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Brock</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gun Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">IAHA preconference OWC, Rennes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376530v1</w:t>
+                <w:t xml:space="preserve">hal-03580526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological operability, a new concept based on ergonomics to assess the difficulty in optimizing bundles of ecosystem services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">How could livestock farming maximize organic production at a global scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESP (Ecosystem Service Partnership) Europe Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">How could livestock farming maximize organic production at a global scale?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341354v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology of European organic multi-species livestock farms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité des services rendus par les systèmes herbagers en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHA preconference OWC, Rennes 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les prairies et les herbivores au coeur de la durabilité agricole et alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580526v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How could livestock farming maximize organic production at a global scale?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Biological operability, a new concept based on ergonomics to assess the difficulty in optimizing bundles of ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">How could livestock farming maximize organic production at a global scale?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">ESP (Ecosystem Service Partnership) Europe Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582031v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des services rendus par les systèmes herbagers en France et en Europe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does integration promote sustainability in organic multi-species livestock farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ulukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les prairies et les herbivores au coeur de la durabilité agricole et alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237685v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How could livestock farming maximize organic production at a global scale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHA preconference OWC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23206,103 +23206,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sainfoin pour la gestion des petits strongles équins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Malsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, May 2021, Saumur, France</w:t>
@@ -23331,77 +23331,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep/cattle mixed grazing: parasitism dilution improves sheep growth more than does grazing facilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Note</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23629,51 +23629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification des systèmes d’élevage herbivores permet d’accroitre leur multi-performance et les adapte aux aléas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23862,77 +23862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le parasitisme des équins grâce au pâturage mixte avec des bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Forteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23983,64 +23983,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the optimality and robustness of ecosystem services trade-offs: a probabilistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24117,51 +24117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24203,51 +24203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances, impacts and bundle of services provided by five autonomous sheep meat farms in France and Ireland.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24298,90 +24298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une agriculture durable pour nourrir la planète : L'élevage au coeur du débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Barbieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique. Complémentarités entre culture et élevage pour des systèmes agri-alimentaires plus durables et résilients </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24419,64 +24419,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixité avec les bovins allaitants : un levier pour réduire les intrants dans les élevages de chevaux de selle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Forteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24566,51 +24566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24665,77 +24665,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment évaluer les services rendus par les productions avicoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hercule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24773,90 +24773,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional diversity in bundles of impacts and services points to options for livestock future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t>
@@ -24879,282 +24879,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Make ruminants green again - How can sustainable intensification and agroecology converge for a better future?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Producing lambs while limiting concentrates in various pedoclimatic contexts: which performances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Creighton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, dubrovnik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738162v1</w:t>
+                <w:t xml:space="preserve">hal-02738051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing lambs while limiting concentrates in various pedoclimatic contexts: which performances?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review: Make ruminants green again - How can sustainable intensification and agroecology converge for a better future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C.J. Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118001350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738051v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed grazing systems with horses and cattle: an alternative to control nematode infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Forteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25231,64 +25231,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la place de l’élevage dans les territoires de polyculture-élevage : entre concurrences avec les cultures et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25352,64 +25352,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of livestock in crop-livestock regions: competition with cash crops or opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25486,90 +25486,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers pour aboutir à des solutions « gagnant-gagnant » dans les territoires d’élevage herbagers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
@@ -25598,103 +25598,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock and Agroecology: redesigning animal production systems in the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Symposium on Agroecology for Sustainable Agriculture and Food Systems in Europe and Central Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Budapest, Hungary. 2 p</w:t>
@@ -25736,51 +25736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et leviers pour favoriser le développement d'une génétique adaptée aux enjeux de l'agro-écologie pour les élevages de ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25861,90 +25861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la diversité de l’élevage dans les territoires : application en Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hiriart-Durruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Veny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.15</w:t>
@@ -25973,103 +25973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation de la jument allaitante - pâturer sans concentré, c'est possible!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William W. Martin-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Vétérinaire Equine Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Saint-Denis, France</w:t>
@@ -26111,51 +26111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser la diversité des services rendus par les prairies : une voie pour assurer la durabilité des systèmes d'élevage herbagers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26219,64 +26219,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the potential routes for the development of ecology-based alternatives for fish production in shallow lakes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26340,103 +26340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation de la jument allaitante: pâturer sans concentré, c'est possible !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Prairiales Normandie du Pin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, NA, France</w:t>
@@ -26459,497 +26459,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il utile de complémenter une jument en lactation au pâturage ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Wimel</w:t>
+                <w:t xml:space="preserve">Changes in forage quality of an upland permanent grassland under climate change including a summer extreme drought combined with a heat wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Informations sur les Actualités en Elevage Equin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Le Pin au Haras, France</w:t>
+              <w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lempdes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792315v1</w:t>
+                <w:t xml:space="preserve">hal-02744208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in forage quality of an upland permanent grassland under climate change including a summer extreme drought combined with a heat wave</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
+                <w:t xml:space="preserve">Integration with livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lempdes, France. 4 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Agroecology for Food Security and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744208v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration with livestock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+                <w:t xml:space="preserve">Spécificités du comportement alimentaire du cheval et impact sur la biodiversité prairiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Agroecology for Food Security and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Sep 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Santé et performance équine : quel rôle de la biodiversité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Régional du Développement Durable de Basse-Normandie (IRD2 Basse-Normandie). FRA., Oct 2014, Le Pin-au-Haras, France. 18 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738537v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités du comportement alimentaire du cheval et impact sur la biodiversité prairiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Est-il utile de complémenter une jument en lactation au pâturage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W. Martin-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et performance équine : quel rôle de la biodiversité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Régional du Développement Durable de Basse-Normandie (IRD2 Basse-Normandie). FRA., Oct 2014, Le Pin-au-Haras, France. 18 diapo</w:t>
+              <w:t xml:space="preserve">Journée d'Informations sur les Actualités en Elevage Equin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Le Pin au Haras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792389v1</w:t>
+                <w:t xml:space="preserve">hal-02792315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology : integration with livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27007,329 +27007,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of climate change effects on forage quality in grasslands: perspectives for mountain and Mediterranean areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An indicator-based tool to assess environmental impacts of multi-species swards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hughenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 16 p</w:t>
+              <w:t xml:space="preserve">25. General Meeting of the EGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom. pp.756-758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740074v1</w:t>
+                <w:t xml:space="preserve">hal-02739291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indicator-based tool to assess environmental impacts of multi-species swards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A meta-analysis of climate change effects on forage quality in grasslands: perspectives for mountain and Mediterranean areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Lüscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Porqueddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. General Meeting of the EGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom. pp.756-758</w:t>
+              <w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739291v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Grass Use Intensity index to be used across regions and grassland managements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27393,77 +27393,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects from agroecology and industrial ecology for animal production in the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27514,90 +27514,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser la biodiversité - L’élevage - L’avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Agroécologie et Recherche INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 10 p</w:t>
@@ -27764,90 +27764,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-écologie et écologie industrielle : deux voies complémentaires pour les systèmes d’élevage de demain. Applications potentielles aux systèmes cunicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Le Mans, France. pp.121-131</w:t>
@@ -27876,51 +27876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of energy supplementation on grass intake, performances and parasitism in lactating mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27928,51 +27928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William W. Martin-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
@@ -28027,51 +28027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28273,51 +28273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Thorhallsdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Norderhaug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28368,90 +28368,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing diversity in livestock farming system to strengthen their resilience: a review of evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
@@ -28480,51 +28480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation à l’herbe de la jument de selle en lactation : quels effets d’une complémentation énergétique sur l’ingestion, les performances zootechniques et l’état parasitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28599,506 +28599,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact environnemental des chevaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Un pâturage tournant alternatif conciliant performances animales et préservation des insectes prairiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Scohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811029v1</w:t>
+                <w:t xml:space="preserve">hal-02749559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pâturage tournant alternatif conciliant performances animales et préservation des insectes prairiaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Impact environnemental des chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W. Martin-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749559v1</w:t>
+                <w:t xml:space="preserve">hal-02811029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des ressources pâturées par le cheval</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agro-écologie appliquée aux systèmes de production animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. journée du Réseau Equin Limousin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chamberet, France</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210418v1</w:t>
+                <w:t xml:space="preserve">hal-01190383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agro-écologie appliquée aux systèmes de production animale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation des ressources pâturées par le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">2. journée du Réseau Equin Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chamberet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190383v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du chargement sur la sélection alimentaire des chevaux, leurs performances et la biodiversité prairiale</w:t>
               </w:r>
@@ -29110,77 +29110,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29199,424 +29199,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures spatiales et assemblage des communautés végétales: implications pour le fonctionnement des ecosystèmes prairiaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pâturage équin ; spécificités et atouts pour la préservation de la biodiversité des milieux pâturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pottier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau prairies - Atelier « Assemblages d’espèces et services rendus par la prairie : les apports de l’écologie fonctionnelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Elevage du cheval et biodiversité dans nos milieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Ispagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745331v1</w:t>
+                <w:t xml:space="preserve">hal-02808447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturage équin ; spécificités et atouts pour la préservation de la biodiversité des milieux pâturés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elevage et biodiversité animale et végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noel de Visscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lecomte</w:t>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elevage du cheval et biodiversité dans nos milieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Ispagnac, France</w:t>
+              <w:t xml:space="preserve">Elevage et Environnement en Régions Chaudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808447v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage et biodiversité animale et végétale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structures spatiales et assemblage des communautés végétales: implications pour le fonctionnement des ecosystèmes prairiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elevage et Environnement en Régions Chaudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Sète, France</w:t>
+              <w:t xml:space="preserve">Réseau prairies - Atelier « Assemblages d’espèces et services rendus par la prairie : les apports de l’écologie fonctionnelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802591v1</w:t>
+                <w:t xml:space="preserve">hal-02745331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pâturage tournant « écologique », un mode de gestion des prairies permanentes pour favoriser leur biodiversité en pâturage ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Scohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29654,103 +29654,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronisation de l'ingestion des ruminants au pâturage : quel dispositif expérimental choisir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
@@ -29773,1050 +29773,1050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité dans les prairies pratiques des éleveurs et bénéfices pour l'élevage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingestion et préférences alimentaires de brebis Lacaune et Blanche du Massif Central pour deux foins offerts seuls ou en situation de choix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Scohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA : Salon Internation de l'Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Salon International de l'Agriculture (SIA). Paris, FRA., 2010, Paris, France. 11 p</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819453v1</w:t>
+                <w:t xml:space="preserve">hal-02753010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaches, brebis et chevaux, acteurs de la préservation de la biodiversité prairiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion et préférences alimentaires de brebis Lacaune et Blanche du Massif Central pour deux foins offerts seuls ou en situation de choix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Sélection alimentaire des ovins : perception et valeur des goûts umami et amer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753010v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection alimentaire des ovins : perception et valeur des goûts umami et amer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+                <w:t xml:space="preserve">How does stocking rate influence biodiversity in a hill-range pasture continuously grazed by horses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814286v1</w:t>
+                <w:t xml:space="preserve">hal-02753116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does stocking rate influence biodiversity in a hill-range pasture continuously grazed by horses?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des caractéristiques du couvert pâturé sur les préférences alimentaires des chevaux et conséquences sur l'ingestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753116v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des caractéristiques du couvert pâturé sur les préférences alimentaires des chevaux et conséquences sur l'ingestion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective grazing, patch stability and vegetation dynamics in a rotationally-grazed pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755030v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective grazing, patch stability and vegetation dynamics in a rotationally-grazed pasture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les processus de recrutement dans les déplacements de groupe chez les ongulés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">GDR d'Ethologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753101v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus de recrutement dans les déplacements de groupe chez les ongulés</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pâturage et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR d'Ethologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France. n.p</w:t>
+              <w:t xml:space="preserve">Visite des représentants du Groupe Danone à l’URH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Theix, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817803v1</w:t>
+                <w:t xml:space="preserve">hal-02815108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturage et biodiversité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Biodiversité dans les prairies pratiques des éleveurs et bénéfices pour l'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite des représentants du Groupe Danone à l’URH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Theix, France. n.p</w:t>
+              <w:t xml:space="preserve">SIA : Salon Internation de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salon International de l'Agriculture (SIA). Paris, FRA., 2010, Paris, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815108v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of grazing intensity on foraging behaviour and patch selection by horses</w:t>
               </w:r>
@@ -30828,77 +30828,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31057,90 +31057,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pâturage et biodiversité dans les systèmes herbagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
@@ -31169,51 +31169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'effet des modalités de gestion sur les dynamiques de la flore des prairies permanentes. Applications aux prairies de moyenne montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31271,653 +31271,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential cost of discrimination in diet selection by grazing herbivores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vegetation and butterfly diversity in a species-rich mountain pasture grazed by cattle under different stocking rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
+              <w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752374v1</w:t>
+                <w:t xml:space="preserve">hal-02754289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does sward accessibility affect the choice of feeding sites and intake in horses?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Duncan</w:t>
+                <w:t xml:space="preserve">Patterns of decision-making in group movements of grazing sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session 28 “Maximizing forage and pasture use in the diet of herbivores"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2007, Dublin, France. 298 p</w:t>
+              <w:t xml:space="preserve">42. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274099v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological rotation favours biodiversity in beef cattle systems in the french Massif Central</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">The potential cost of discrimination in diet selection by grazing herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Garel</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752675v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and butterfly diversity in a species-rich mountain pasture grazed by cattle under different stocking rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does sward accessibility affect the choice of feeding sites and intake in horses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Session 28 “Maximizing forage and pasture use in the diet of herbivores"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2007, Dublin, France. 298 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754289v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of decision-making in group movements of grazing sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Ecological rotation favours biodiversity in beef cattle systems in the french Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congress of the International Society for Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753095v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific and functional diversity of vegetation in three beef cattle farms of the french Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31994,51 +31994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le comportement alimentaire des herbivores au pâturage : intérêts pour l'élevage et l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32253,51 +32253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different reactions of plants and insect taxa to reduction of stocking rate : a concrete reason to promote habitat heterogeneity in grazing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32361,51 +32361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32456,51 +32456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pâturage et biodiversité des prairies permanentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32538,90 +32538,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un mode de pâturage écologique favorisant la biodiversité et s’insérant dans les pratiques de gestion des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32888,51 +32888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité biologique et fonctionnement des écosystèmes: interpréter et évaluer des expériences clés en prairie grâce à une modélisation mécaniste (DISCOVER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33151,51 +33151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes collectifs de la décision dans les déplacements de groupes de chevaux et de vaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33841,51 +33841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of herbivores to environmental management and conservation of biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34083,77 +34083,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AFPF - Biodiversité des Prairies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, France</w:t>
@@ -34756,51 +34756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation du Fonctionnement des Troupeaux. INRA-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Montpellier, France. pp.51-57</w:t>
@@ -35174,51 +35174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale des couverts pâturés et choix alimentaires des ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36337,103 +36337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sainfoin (Onobrychis viciifolia) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Malsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
@@ -36462,103 +36462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydrated sainfoin (Onobrychis viciifolia) for the sustainable control of equine strongyles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Malsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
@@ -36682,77 +36682,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conduite, facteur limitant des attendus du pâturage mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36794,77 +36794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le parasitisme équin grâce au pâturage mixte avec des bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Forteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36928,64 +36928,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses and cattle grazing a mesophile grassland select vegetation in a complementary way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37075,51 +37075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37174,90 +37174,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing win-win outcomes across a range of grassland-based livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hughenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
@@ -37493,51 +37493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sainfoin comme vermifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salle Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37618,103 +37618,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelles conditions de disponibilité en herbe est-il nécessaire de complémenter en énergie la jument en lactation au pâturage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 2015, Journée de la Recherche Equine</w:t>
@@ -37743,51 +37743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of short-term consumption of sainfoin (&amp;lt;em&amp;gt;Onobrychis viciifolia&amp;lt;/em&amp;gt;) or extra proteins on strongyle infection in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salle Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37868,103 +37868,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle efficacité d'un apport de sainfoin (Onobrychis viciifolia) ou d'un excès d'azote de courte durée dans l'alimentation du cheval pour lutter contre les strongles digestifs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. , 2015, 41ème Journée de la Recherche Equine</w:t>
@@ -38101,90 +38101,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un diagnostic agroécologique des systèmes laitiers de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38235,51 +38235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la complémentation azotée au pâturage sur les choix alimentaires et l'ingestion de la jument de selle en lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38343,51 +38343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38494,51 +38494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chanseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38580,77 +38580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capacités cognitives impliquées dans la sélection alimentaire des ruminants pâturant des prairies diversifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau prairies - Atelier « Assemblages d'espèces et services rendus par la prairie : les apports de l'écologie fonctionnelle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Toulouse, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38701,51 +38701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon de l'herbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Villefranche-d'Allier, France. , 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38891,51 +38891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could grazing sheep rely on a species-based categorization process when selecting their diet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39120,77 +39120,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress Hohhot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 2008, Multifunctional Grasslands in a Changing World. Vol.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39595,51 +39595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial learning of food distribution in grazing sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39722,90 +39722,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts et services issus des élevages européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -40095,90 +40095,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la diversité de l'élevage dans un territoire : une approche multi-échelles en cours dans le PSDR Auvergne NewDEAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hiriart-Durruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Veny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires en transitions, construire des partenariats pour des connaissances et des pratiques innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie des territoires, pp.103-104, 2017</w:t>
@@ -40246,51 +40246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40432,90 +40432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40605,51 +40605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40893,221 +40893,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement alimentaire des herbivores et dynamique des prairies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction herbivores/plantes : conséquences sur la dynamique de la végétation en prairie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethologie appliquée. Comportements animaux et humains, questions de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2009, 978-2-7592-0191-4</w:t>
+              <w:t xml:space="preserve">L'environnement : un pôle de compétences en Auvergne. Recherche - Formation - Valorisation - Sensibilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance Universitaire d'Auvergne. Co-éditeur : P. Carrère, 13 p., 2009, Revue d'Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816169v1</w:t>
+                <w:t xml:space="preserve">hal-02821411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction herbivores/plantes : conséquences sur la dynamique de la végétation en prairie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement alimentaire des herbivores et dynamique des prairies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'environnement : un pôle de compétences en Auvergne. Recherche - Formation - Valorisation - Sensibilisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance Universitaire d'Auvergne. Co-éditeur : P. Carrère, 13 p., 2009, Revue d'Auvergne</w:t>
+              <w:t xml:space="preserve">Ethologie appliquée. Comportements animaux et humains, questions de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2009, 978-2-7592-0191-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821411v1</w:t>
+                <w:t xml:space="preserve">hal-02816169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -41138,51 +41138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock co-grazing. A catalyst for the agroecological transition of grassland systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41214,338 +41214,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résultats marquants du projet PSDR New-DEAL en 30 fiches illustrées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet PSDR new-DEAL Diversité de l’élevage en Auvergne : un levier de durabilité pour la transition agroécologique, Les 4 pages PSDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968061v1</w:t>
+                <w:t xml:space="preserve">hal-03086117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus Diversité de l'Elevage en Auvergne</w:t>
+                <w:t xml:space="preserve">Les résultats marquants du projet PSDR New-DEAL en 30 fiches illustrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965527v1</w:t>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PSDR new-DEAL Diversité de l’élevage en Auvergne : un levier de durabilité pour la transition agroécologique, Les 4 pages PSDR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focus Diversité de l'Elevage en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086117v1</w:t>
+                <w:t xml:space="preserve">hal-02965527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note Technique de Synthèse Année 3 Projet PSDR new-DEAL (Brèves 4 pages An3 newDEAL)</w:t>
               </w:r>
@@ -42385,51 +42385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -42666,51 +42666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -42749,64 +42749,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Batka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42871,90 +42871,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] auto-saisine. 2016, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -42993,64 +42993,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role, impacts and services provided by European livestock production. Short summary of the collective scientfic assessment report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2016, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -43085,64 +43085,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Résumé de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2016, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -43164,103 +43164,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et leviers pour favoriser le développement d'une génétique animale adaptée aux enjeux de l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] SP-2014-061, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -43779,103 +43779,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing lambs while limiting concentrates in various pedoclimatic contexts: which performances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Creighton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3rd cycle. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43983,51 +43983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="652D1BC9"/>
+    <w:nsid w:val="76F1E3CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -44214,51 +44214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8376-4417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M.G. Bloor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zagaria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109938" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Allart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Oostvogels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art03-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Ripoll&#8208;bosch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke J Nijland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101423" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres-Miralles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamminen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oostvogels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art04" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7372" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14627" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J Oostvogels" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Nijland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J M de Boer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ripoll&#8208;bosch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10750" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100523" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170524000279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Franca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren M. Pauler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7516" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dernat Sylvain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103685" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683026v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105652" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753744v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gombault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000853" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12564" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021064v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2022.997815" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922115v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100436" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Pauler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12587" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sabrina Jerrentrup" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.881410" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104443" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101320" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4710" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Gaudar&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abd65e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00696-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moerman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.685778" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818591v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.1873155" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569485v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forteau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119002738" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Modernel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruggia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Soca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.544828" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914944v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zpmg-rh95" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00638-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151425v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Decuq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12503" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187456v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendrickson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000351" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryschawy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatellier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002586" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268410v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Creighton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0588-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699019v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618017v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Gendron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Healy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hiriart Durruty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Gendron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiriart-Durruty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5993" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607404v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001124" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078619v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608816v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence N. Hudson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Newbold" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Contu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L. L. Hill" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lysenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2579" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622415v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2260" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617566v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607171v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ravetto Enri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Probo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Blanchetete" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.030" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871703v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2271" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608756v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.1.2232" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685941v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0129" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625936v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623230v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2269" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619679v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604662v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2263" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619833v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Boixadera" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2261" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604779v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonestebe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533895v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000926" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533886v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001051" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630652v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882341v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0193" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634659v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.044" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594893v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.04.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636664v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;scher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Porqueddu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12169" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8B3P0NV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159846v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L. Manuelian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.03.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210991v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8447" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631028v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400127X" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198243v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001281" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631231v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000925" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633258v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630917v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernu&#232;s" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001554" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634769v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Della-Rossa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400024X" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204216v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L.L. Hill" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1303" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093520v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12293" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198223v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643572v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scohier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-012-9509-9" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7918B0BFE3229A9A2960461865C02DB7943BB41E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645014v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003043" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000394v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Thomas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002418" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738968v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.003" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTCB9TQW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652740v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leroy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2011.00829.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34DC4077DBC1121F2DB67D523B15E41C128E0805/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644556v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111002618" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646848v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0371-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1DZH3535-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645835v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643574v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2010.01106.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L5KMHRX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488771v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.02.011" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG898RNX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663882v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.05.008" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3602RHX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664261v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665697v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.01.022" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4KTDBFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155438v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.007" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DH3HJFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407380v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ramseyer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.03.017" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87DSBZ92-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407291v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.03.017" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMVHJ6R7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439645v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01686.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWQ3FWJ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666679v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569432v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004790" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659163v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachelard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boitier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2008.00674.x" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DEDECC33DD338B149427970218416E3FCF28E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657475v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2008.00644.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7C1C4250361CD7DBD176728A074E081546A2A59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140686v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden-Tixier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Jamot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-1020-3" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV7F3S44-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653612v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sarazin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655275v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657200v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Hewitson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain J. Gordon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653983v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mills" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rook" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Isselstein" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scimone" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2007.00596.x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCFLH104-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658436v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rook" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coran" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R&#246;ver" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663822v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000250" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655651v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657198v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2006.05.006" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XZKDJKJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664878v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2006.02.002" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFH2HCXP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654934v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sibbald" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hooper" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.08.015" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653999v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loiseau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677944v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473447v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005030" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890047v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680226v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hewitson" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Gordon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.09.004" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-169NMV3Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682173v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004028" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889934v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682449v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Osoro" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Wallis de Vries" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2003.11.010" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB4Q6MGB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672804v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Parsons" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889965v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003013" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678582v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(03)00126-9" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J96CS5KD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670010v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677642v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675130v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889924v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier-Redor" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Verdier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001116" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077149v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670491v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.C. Hill" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680123v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692089v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464046v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mechoud" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquillard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gueugnot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690254v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Maillard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699055v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686100v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouillon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889753v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686963v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684254v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889734v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek W. Bailey" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel F. Wallisdevries" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889728v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684280v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutronc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695381v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686101v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889755v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683808v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Bailey" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.W. de Vries" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685604v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686695v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684448v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889680v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694372v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700506v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700321v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700270v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896125v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706429v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prud'Hon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702398v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889478v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petit" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702877v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703073v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889022v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pd Penning" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Orr" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P d'Hour" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710531v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Penning" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Orr" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706594v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gascoin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Surnon" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Maitre" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701657v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888926v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meuret" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696747v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827949v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leitheiser Stephen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossing Walter" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam Darleen Van" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egmose Jonas" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggard-Nielsen" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965989v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836377v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Ranaldo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schot" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739973v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669494v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811898v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552737v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquiet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480671v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.448" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200022v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Oostvogels" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Nijland" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.M. de Boer" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199995v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oostvogels" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gross" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750296v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168244v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750485v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836447v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cassart" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Balagne" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038758v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941421v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752370v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupuy" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011675v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771832v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582049v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341354v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580526v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582031v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237685v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582030v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750403v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341361v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930655v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750377v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165429v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750451v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734778v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930832v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899465v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914942v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771867v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265511v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904409v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738162v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001350" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738051v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734325v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733730v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603340v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607303v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743958v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605555v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742745v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793975v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198282v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211024v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792315v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744208v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738537v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792389v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742161v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecompte" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740074v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739291v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hughenin-Elie" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478331v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506389v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805650v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750321v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198227v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745324v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210600v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duncan" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807739v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745695v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Thorhallsdottir" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norderhaug" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595674v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745220v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811029v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749559v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210418v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190383v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749207v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745331v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Loucougaray" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808447v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802591v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noel de Visscher" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758269v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824455v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819453v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813507v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753010v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814286v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753116v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755030v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753101v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817803v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815108v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750997v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751029v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758355v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753406v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752374v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274099v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752675v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroy" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754289v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bachelard" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frain" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Michaud" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753095v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751869v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758061v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274094v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751059v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757410v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756028v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756437v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756586v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964268v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Dudilieu" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173132v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077226v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Soussana" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vile" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maire" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louault" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachelet" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354669v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754224v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mills" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761198v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poncet" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762181v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763574v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763229v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Force" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759035v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763497v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.U. R&#246;ver" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761195v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garel" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761307v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rochon" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825526v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761918v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universidad Autonoma de Yucatan" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759679v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763286v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077230v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perochon" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077209v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaumont" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhour" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077229v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766101v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769726v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076257v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765807v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838894v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765047v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838758v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834358v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846429v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774222v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846883v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845103v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847631v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750320v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086089v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750440v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771895v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737230v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605448v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455938v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605189v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602210v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fronzek" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pirttioja" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Carter" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoffmann" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798937v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210938v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741609v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555268v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195389v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741332v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744885v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210417v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/197414.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268040v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manneville" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chanseaume" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186811v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820420v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823532v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754809v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752890v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754388v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751496v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756564v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077238v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazel" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839386v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221922v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernu&#232;s" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503298v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch04" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605187v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605520v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343062_0010" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532583v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000285817&amp;amp;titre_livre=L%27agro%C3%A9cologie_;_du_nouveau_pour_le_pastoralisme_?" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210994v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-237-5" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803774v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210413v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808440v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.B. Tallowin" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938093.0129" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816169v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821411v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355160v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968061v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vollet" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086117v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609344v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606329v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605191v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798067v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Finn" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sa&#239;d" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Alkemade" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Ant&#243;n" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798068v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Henry" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805729v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206939v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206919v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794916v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611403v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605420v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810644v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851488v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579339v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8376-4417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M.G. Bloor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zagaria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109938" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Allart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Oostvogels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art03-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres-Miralles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamminen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111164" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Ripoll&#8208;bosch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Etienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke J Nijland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70124" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oostvogels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art04" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J Oostvogels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Nijland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I J M de Boer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ripoll&#8208;bosch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100523" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbieri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7372" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14627" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170524000279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Franca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren M. Pauler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7516" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dernat Sylvain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103685" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gombault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000853" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12564" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683026v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2022.105652" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021064v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2022.997815" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Pauler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12587" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100436" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sabrina Jerrentrup" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.881410" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104443" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101320" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4710" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Gaudar&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abd65e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00696-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moerman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.685778" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818591v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2021.1873155" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569485v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forteau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119002738" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Modernel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruggia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Soca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.544828" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914944v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zpmg-rh95" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00638-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151425v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Decuq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12503" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184360v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryschawy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatellier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002586" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Creighton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0588-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendrickson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000351" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618017v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Gendron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Healy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hiriart Durruty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699019v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607404v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001124" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607888v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Gendron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiriart-Durruty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5993" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078619v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608816v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence N. Hudson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Newbold" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Contu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L. L. Hill" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lysenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2579" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608756v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.1.2232" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685941v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0129" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871703v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2271" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625936v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623230v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2269" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619679v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622415v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2260" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617566v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607171v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ravetto Enri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Probo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Blanchetete" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.030" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604662v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2263" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619833v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Boixadera" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2261" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533895v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000926" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533886v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001051" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630652v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604779v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonestebe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882341v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0193" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634659v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.044" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594893v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.04.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636664v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;scher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Porqueddu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12169" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8B3P0NV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210991v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8447" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159846v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L. Manuelian" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.03.004" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631028v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400127X" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631231v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000925" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633258v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198243v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001281" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630917v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernu&#232;s" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001554" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634769v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Della-Rossa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400024X" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204216v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L.L. Hill" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1303" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093520v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12293" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198223v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643572v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scohier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-012-9509-9" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7918B0BFE3229A9A2960461865C02DB7943BB41E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645014v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003043" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000394v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Thomas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002418" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652740v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leroy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2011.00829.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34DC4077DBC1121F2DB67D523B15E41C128E0805/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738968v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTCB9TQW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644556v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111002618" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646848v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0371-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1DZH3535-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645835v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643574v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2010.01106.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L5KMHRX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488771v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.02.011" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG898RNX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663882v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.05.008" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3602RHX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664261v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665697v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.01.022" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4KTDBFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155438v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.007" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DH3HJFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407380v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ramseyer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.03.017" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87DSBZ92-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407291v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.03.017" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMVHJ6R7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439645v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01686.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWQ3FWJ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666679v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569432v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004790" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659163v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachelard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boitier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2008.00674.x" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DEDECC33DD338B149427970218416E3FCF28E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657475v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2008.00644.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7C1C4250361CD7DBD176728A074E081546A2A59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140686v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden-Tixier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Jamot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-1020-3" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV7F3S44-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653612v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sarazin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655275v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657200v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Hewitson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain J. Gordon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653983v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mills" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rook" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Isselstein" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scimone" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2007.00596.x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCFLH104-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658436v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rook" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coran" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R&#246;ver" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663822v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000250" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655651v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657198v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2006.05.006" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XZKDJKJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664878v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2006.02.002" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFH2HCXP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654934v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sibbald" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hooper" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.08.015" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653999v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loiseau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677944v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473447v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005030" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890047v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680226v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hewitson" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Gordon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.09.004" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-169NMV3Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682173v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004028" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889934v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682449v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Osoro" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Wallis de Vries" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2003.11.010" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB4Q6MGB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672804v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Parsons" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889965v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003013" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678582v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(03)00126-9" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J96CS5KD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670010v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677642v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675130v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889924v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevallier-Redor" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Verdier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2001116" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077149v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670491v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.C. Hill" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680123v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690254v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Maillard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692089v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464046v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mechoud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquillard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gueugnot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699055v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686100v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouillon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889734v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek W. Bailey" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel F. Wallisdevries" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686963v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684254v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889728v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684280v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutronc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695381v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686101v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889753v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889755v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683808v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Bailey" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.W. de Vries" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684448v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889680v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685604v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686695v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694372v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700506v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700321v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700270v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896125v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706429v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prud'Hon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702398v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889478v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petit" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702877v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703073v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889022v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pd Penning" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Orr" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P d'Hour" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710531v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Penning" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Orr" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706594v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gascoin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Surnon" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Maitre" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701657v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888926v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meuret" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827949v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leitheiser Stephen" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossing Walter" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam Darleen Van" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egmose Jonas" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggard-Nielsen" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965989v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696747v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836377v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Ranaldo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schot" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739973v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669494v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811898v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552737v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquiet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200022v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Oostvogels" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Nijland" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.M. de Boer" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199995v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oostvogels" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gross" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168244v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750296v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480671v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.01.448" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750485v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836447v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cassart" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Balagne" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038758v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752370v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupuy" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941421v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011675v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582049v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771832v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580526v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582031v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237685v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341354v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582030v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750403v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341361v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930655v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750377v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165429v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750451v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734778v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930832v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899465v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914942v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771867v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265511v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904409v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738051v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738162v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001350" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734325v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733730v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603340v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607303v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608445v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743958v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605555v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742745v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793975v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198282v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211024v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744208v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738537v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792389v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792315v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742161v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecompte" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739291v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hughenin-Elie" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740074v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478331v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506389v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805650v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750321v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198227v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745324v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210600v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duncan" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807739v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745695v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Thorhallsdottir" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norderhaug" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595674v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745220v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749559v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811029v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190383v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210418v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749207v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808447v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802591v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noel de Visscher" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745331v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Loucougaray" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758269v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824455v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753010v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813507v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814286v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753116v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755030v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753101v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817803v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815108v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819453v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750997v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751029v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758355v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753406v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754289v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bachelard" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frain" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Michaud" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753095v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752374v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274099v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752675v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroy" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751869v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758061v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274094v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751059v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757410v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756028v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756437v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756586v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964268v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Dudilieu" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173132v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077226v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Soussana" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vile" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maire" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louault" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachelet" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01354669v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754224v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mills" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761198v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poncet" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762181v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763574v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763229v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Force" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759035v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763497v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.U. R&#246;ver" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761195v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garel" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761307v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rochon" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825526v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761918v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universidad Autonoma de Yucatan" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759679v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763286v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077230v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perochon" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077209v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaumont" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhour" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077229v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766101v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769726v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076257v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765807v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838894v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765047v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838758v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834358v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846429v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774222v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846883v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845103v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847631v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750320v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086089v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750440v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771895v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737230v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605448v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455938v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605189v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602210v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fronzek" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pirttioja" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Carter" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoffmann" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798937v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210938v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741609v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555268v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195389v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741332v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744885v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210417v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/197414.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268040v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manneville" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chanseaume" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186811v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820420v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823532v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754809v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752890v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754388v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751496v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756564v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077238v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazel" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839386v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221922v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernu&#232;s" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503298v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch04" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605187v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605520v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343062_0010" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532583v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000285817&amp;amp;titre_livre=L%27agro%C3%A9cologie_;_du_nouveau_pour_le_pastoralisme_?" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210994v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-237-5" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803774v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210413v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808440v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.B. Tallowin" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938093.0129" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821411v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816169v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355160v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086117v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968061v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vollet" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609344v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606329v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605191v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798067v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Finn" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sa&#239;d" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Alkemade" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpci&#243; Ant&#243;n" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798068v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Henry" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805729v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206939v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206919v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794916v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611403v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605420v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810644v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851488v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579339v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>