--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1954,326 +1954,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01277978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The sinelaw gap probability, Painlevé 5, and asymptotic expansion by the topological recursion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (3), pp.1450013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2010326314500130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lax matrix solution of c = 1 conformal field theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (59), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP02(2014)059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01230212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matrix Model for the Topological String I: Deriving the Matrix Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashani-Poor Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (10), pp.1867-1901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00023-013-0290-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062787v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-01062795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar maps, circle patterns and 2d gravity</w:t>
               </w:r>
@@ -2558,51 +2558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop equations and topological recursion for the arbitrary β two-matrix model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,51 +4500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational differential systems, loop equations, and application to the q-th reductions of KP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal scaling limits of matrix models, and $(p,q)$ Liouville gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5019,50 +5019,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381019v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Determinantal formulae and loop equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354909v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Topological expansion of the Bethe ansatz, and quantum algebraic geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Chekhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5077,1332 +5152,1257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Determinantal formulae and loop equations</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algebraic methods in random matrices and enumerative geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some properties of angular integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological expansion of the Bethe ansatz, and non-commutative algebraic geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All orders asymptotic expansion of large partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269379v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Algebraic methods in random matrices and enumerative geometry</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large N expansion of convergent matrix integrals, holomorphic anomalies, and background independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00253730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invariants of algebraic curves and topological expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Orantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130963v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recursion between Mumford volumes of moduli spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Topological expansion of the Bethe ansatz, and non-commutative algebraic geometry</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weil-Petersson volume of moduli spaces, Mirzakhani's recursion and matrix models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Large N expansion of convergent matrix integrals, holomorphic anomalies, and background independence</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holomorphic anomaly and matrix models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Invariants of algebraic curves and topological expansion</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131013v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological expansion and boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Orantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recursion between Mumford volumes of moduli spaces</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175739v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological expansion of mixed correlations in the hermitian 2 Matrix Model and x-y symmetry of the F_g invariants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Weil-Petersson volume of moduli spaces, Mirzakhani's recursion and matrix models</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal matrix integrals and combinatorics of maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117235v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlation Functions of Harish-Chandra Integrals over the Orthogonal and the Symplectic Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Prats Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -B. Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free energy topological expansion for the 2-matrix model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Chekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Orantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019891v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrix eigenvalue model: Feynman graph technique for all genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Chekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed correlation function and spectral curve for the 2-matrix model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...400 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023702v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-00022361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop equations for the semiclassical 2-matrix model with hard edges</w:t>
               </w:r>
@@ -7098,51 +7098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Ansado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Eynard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Mirofle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mennetrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Banchereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2024.2307413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belliard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Garcia-Failde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-025-01081-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254701v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-024-04997-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gregori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lewanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schiappa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01412-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lewa&#324;ski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ooms" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2464-8728/35487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Suarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.650219" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harnad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-020-03717-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-3065-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01692054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0662-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ribault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.5.5.051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278006v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Borot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-016-0266-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376169v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-017-0595-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01117895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berg&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-014-0391-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dartois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2015)013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01230212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2014)059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashani-Poor Amir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-013-0290-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326314500130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Kian Kashani-Poor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0184-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Chekhov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792241" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Prats Ferrer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)098" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01117922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marchal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prats-Ferrer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11232-011-0012-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya N. Majumdar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nadal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/11/P11024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/03/094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guitter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Oukassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacchetto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eynard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339035v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02126908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Kimura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dartois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01093070v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694552v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278204v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381019v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863586v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354909v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269379v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340602v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323064v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130963v4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131013v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175739v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117235v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019891v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prats Ferrer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Francesco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Zuber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023702v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022361v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004618v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004752v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000572v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cel-02013559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Ansado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Eynard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Mirofle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mennetrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Banchereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2024.2307413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belliard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Garcia-Failde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-025-01081-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254701v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-024-04997-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gregori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lewanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schiappa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01412-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lewa&#324;ski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ooms" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2464-8728/35487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Suarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.650219" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harnad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-020-03717-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-3065-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01692054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0662-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ribault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.5.5.051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278006v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Borot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-016-0266-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376169v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-017-0595-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01117895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berg&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-014-0391-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dartois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2015)013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326314500130" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01230212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2014)059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashani-Poor Amir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-013-0290-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Kian Kashani-Poor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0184-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Chekhov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792241" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Prats Ferrer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)098" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01117922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marchal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prats-Ferrer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11232-011-0012-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya N. Majumdar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nadal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/11/P11024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/03/094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guitter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Oukassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacchetto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eynard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339035v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02126908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Kimura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dartois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01093070v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694552v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278204v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381019v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354909v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269379v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130963v4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131013v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175739v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117235v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prats Ferrer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Francesco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Zuber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019891v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022361v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004618v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004752v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000572v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cel-02013559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>