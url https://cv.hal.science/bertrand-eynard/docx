--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1001,50 +1001,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Large Strebel Graphs and (3,2) Liouville CFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (6), pp.1611-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-018-0662-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01692054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fermionic approach to weighted Hurwitz numbers and topological recursion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexandrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1069,1540 +1173,1436 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Harnad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 360 (2), pp.777-826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00220-017-3065-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Séverin Charbonnier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weighted Hurwitz numbers and topological recursion: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chapuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harnad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (8), pp.081102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5013201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geometry of Casimir W-algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François David</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (051), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.5.5.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root systems, spectral curves, and analysis of a Chern-Simons matrix model for Seifert fibered spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Borot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Weisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23, pp.915-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00029-016-0266-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01278006v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrable Differential Systems of Topological Type and Reconstruction by the Topological Recursion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19 (6), pp.1611-1645. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00023-018-0662-x⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-017-0595-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">J. Harnad</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376169v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loop equations from differential systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2018), pp.141-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational differential systems, loop equations, and application to the q-th reductions of KP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Borot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.2713-2782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-014-0391-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01117895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An analysis of the intermediate field theory of $T^4$ tensor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2015)013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01277978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Matrix Model for the Topological String I: Deriving the Matrix Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashani-Poor Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (10), pp.1867-1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-013-0290-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lax matrix solution of c = 1 conformal field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (59), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2014)059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01230212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The sinelaw gap probability, Painlevé 5, and asymptotic expansion by the topological recursion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (3), pp.1450013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2010326314500130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planar maps, circle patterns and 2d gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.139 - 183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/AIHPD/5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01509872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A matrix model for the topological string II: The spectral curve and mirror geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir-Kian Kashani-Poor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.119-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-012-0184-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiberg-Witten equations and non-commutative spectral curves in Liouville theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Chekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 59 (8), pp.081102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5013201⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 54 (2), pp.022306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4792241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...857 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loop equations and topological recursion for the arbitrary β two-matrix model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...388 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4112,51 +4112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local properties of the random Delaunay triangulation model and topological 2D gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4500,51 +4500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational differential systems, loop equations, and application to the q-th reductions of KP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal scaling limits of matrix models, and $(p,q)$ Liouville gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5182,392 +5182,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">All orders asymptotic expansion of large partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269379v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some properties of angular integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological expansion of the Bethe ansatz, and non-commutative algebraic geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Algebraic methods in random matrices and enumerative geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Orantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large N expansion of convergent matrix integrals, holomorphic anomalies, and background independence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Topological expansion of the Bethe ansatz, and non-commutative algebraic geometry</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00253730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recursion between Mumford volumes of moduli spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">All orders asymptotic expansion of large partitions</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weil-Petersson volume of moduli spaces, Mirzakhani's recursion and matrix models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Large N expansion of convergent matrix integrals, holomorphic anomalies, and background independence</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holomorphic anomaly and matrix models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131013v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants of algebraic curves and topological expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5576,788 +5801,563 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Orantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130963v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Recursion between Mumford volumes of moduli spaces</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological expansion and boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Weil-Petersson volume of moduli spaces, Mirzakhani's recursion and matrix models</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175739v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological expansion of mixed correlations in the hermitian 2 Matrix Model and x-y symmetry of the F_g invariants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Orantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Holomorphic anomaly and matrix models</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal matrix integrals and combinatorics of maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Marcos Marino</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117235v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlation Functions of Harish-Chandra Integrals over the Orthogonal and the Symplectic Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Prats Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -B. Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free energy topological expansion for the 2-matrix model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Chekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Orantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019891v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrix eigenvalue model: Feynman graph technique for all genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Chekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...346 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed correlation function and spectral curve for the 2-matrix model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7098,51 +7098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Ansado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Eynard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Mirofle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mennetrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Banchereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2024.2307413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belliard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Garcia-Failde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-025-01081-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254701v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-024-04997-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gregori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lewanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schiappa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01412-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lewa&#324;ski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ooms" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2464-8728/35487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Suarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.650219" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harnad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-020-03717-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-3065-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01692054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0662-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ribault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.5.5.051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278006v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Borot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-016-0266-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376169v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-017-0595-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01117895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berg&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-014-0391-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dartois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2015)013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326314500130" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01230212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2014)059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashani-Poor Amir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-013-0290-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Kian Kashani-Poor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0184-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Chekhov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792241" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Prats Ferrer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)098" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01117922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marchal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prats-Ferrer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11232-011-0012-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya N. Majumdar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nadal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/11/P11024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/03/094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guitter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Oukassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacchetto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eynard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339035v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02126908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Kimura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dartois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01093070v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694552v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278204v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381019v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354909v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269379v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130963v4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131013v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175739v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117235v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prats Ferrer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Francesco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Zuber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019891v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022361v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004618v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004752v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000572v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cel-02013559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Ansado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Eynard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Mirofle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mennetrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Banchereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2024.2307413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belliard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Garcia-Failde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-025-01081-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254701v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-024-04997-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gregori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lewanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schiappa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01412-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lewa&#324;ski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ooms" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2464-8728/35487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Suarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.650219" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harnad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-020-03717-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01692054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0662-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-3065-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ribault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.5.5.051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278006v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Borot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-016-0266-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376169v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-017-0595-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01117895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berg&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-014-0391-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dartois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2015)013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashani-Poor Amir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-013-0290-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01230212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2014)059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326314500130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Kian Kashani-Poor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0184-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Chekhov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792241" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Prats Ferrer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)098" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01117922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marchal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prats-Ferrer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11232-011-0012-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya N. Majumdar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nadal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/11/P11024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/03/094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guitter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Oukassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacchetto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eynard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339035v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02126908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Kimura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dartois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01093070v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694552v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278204v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381019v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354909v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269379v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131013v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130963v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175739v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117235v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prats Ferrer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Francesco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Zuber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019891v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022361v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004618v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004752v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000572v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cel-02013559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>