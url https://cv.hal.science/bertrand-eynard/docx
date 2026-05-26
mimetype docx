--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1001,248 +1001,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fermionic approach to weighted Hurwitz numbers and topological recursion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chapuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harnad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (2), pp.777-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-017-3065-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Large Strebel Graphs and (3,2) Liouville CFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (6), pp.1611-1645. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-018-0662-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00023-018-0662-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">cea-01692054v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-01797838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Hurwitz numbers and topological recursion: An overview</w:t>
               </w:r>
@@ -2259,51 +2259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar maps, circle patterns and 2d gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2552,268 +2552,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop equations and topological recursion for the arbitrary β two-matrix model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bergere</w:t>
+                <w:t xml:space="preserve">Loop equations and topological recursion for the arbitrary-β two-matrix model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleix Prats Ferrer</w:t>
+                <w:t xml:space="preserve">O Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Prats-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.JHEP03(2012)098. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, pp.45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863705v1</w:t>
+                <w:t xml:space="preserve">cea-01117922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop equations and topological recursion for the arbitrary-β two-matrix model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bergère</w:t>
+                <w:t xml:space="preserve">Loop equations and topological recursion for the arbitrary β two-matrix model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Marchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Prats-Ferrer</w:t>
+                <w:t xml:space="preserve">Aleix Prats Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.45</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, pp.JHEP03(2012)098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2012)098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01117922v1</w:t>
+                <w:t xml:space="preserve">hal-00863705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations of the maximal eigenvalue of random matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Borot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satya N. Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.P11024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/11/P11024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological expansion of the β-ensemble model and quantum algebraic geometry in the sectorwise approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Chekhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2832,193 +2949,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 166 (2), pp.141-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11232-011-0012-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863727v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-00647814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological expansion of the Bethe ansatz, and non-commutative algebraic geometry</w:t>
               </w:r>
@@ -4112,51 +4112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local properties of the random Delaunay triangulation model and topological 2D gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4582,1677 +4582,1677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01104859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A short overview of the &amp;quot;Topological recursion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01093070v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An analysis of the intermediate field theory of T 4 tensor model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dartois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01093064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation of open Gromov-Witten invariants for toric Calabi-Yau 3-folds by topological recursion, a proof of the BKMP conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694552v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Matrix model for plane partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Computation of open Gromov-Witten invariants for toric Calabi-Yau 3-folds by topological recursion, a proof of the BKMP conjecture</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381019v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological expansion of the chain of matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix Prats Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278204v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal scaling limits of matrix models, and $(p,q)$ Liouville gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinantal formulae and loop equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354909v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological expansion of the Bethe ansatz, and quantum algebraic geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Chekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All orders asymptotic expansion of large partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269379v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algebraic methods in random matrices and enumerative geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Orantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some properties of angular integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological expansion of the Bethe ansatz, and non-commutative algebraic geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Matrix model for plane partitions</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large N expansion of convergent matrix integrals, holomorphic anomalies, and background independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00253730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invariants of algebraic curves and topological expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Topological expansion of the Bethe ansatz, and quantum algebraic geometry</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130963v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recursion between Mumford volumes of moduli spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weil-Petersson volume of moduli spaces, Mirzakhani's recursion and matrix models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holomorphic anomaly and matrix models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131013v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological expansion and boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175739v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological expansion of mixed correlations in the hermitian 2 Matrix Model and x-y symmetry of the F_g invariants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal matrix integrals and combinatorics of maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117235v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free energy topological expansion for the 2-matrix model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Chekhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Orantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019891v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlation Functions of Harish-Chandra Integrals over the Orthogonal and the Symplectic Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Prats Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -B. Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...833 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Prats Ferrer</w:t>
-[...63 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00108986v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-00019891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix eigenvalue model: Feynman graph technique for all genera</w:t>
               </w:r>
@@ -7098,51 +7098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Ansado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Eynard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Mirofle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mennetrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Banchereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2024.2307413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belliard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Garcia-Failde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-025-01081-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254701v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-024-04997-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gregori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lewanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schiappa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01412-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lewa&#324;ski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ooms" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2464-8728/35487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Suarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.650219" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harnad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-020-03717-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01692054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0662-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-3065-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ribault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.5.5.051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278006v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Borot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-016-0266-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376169v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-017-0595-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01117895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berg&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-014-0391-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dartois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2015)013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashani-Poor Amir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-013-0290-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01230212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2014)059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326314500130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Kian Kashani-Poor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0184-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Chekhov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792241" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Prats Ferrer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)098" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01117922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marchal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prats-Ferrer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11232-011-0012-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya N. Majumdar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nadal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/11/P11024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/03/094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guitter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Oukassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacchetto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eynard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339035v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02126908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Kimura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dartois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01093070v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694552v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278204v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381019v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354909v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269379v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131013v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130963v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175739v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117235v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prats Ferrer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Francesco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Zuber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019891v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022361v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004618v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004752v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000572v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cel-02013559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Ansado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Eynard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Mirofle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mennetrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Banchereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2024.2307413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belliard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Garcia-Failde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-025-01081-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254701v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-024-04997-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gregori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lewanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schiappa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01412-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Lewa&#324;ski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ooms" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2464-8728/35487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpd/116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Suarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.650219" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandrov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harnad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-020-03717-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-017-3065-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01692054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0662-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5013201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ribault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.5.5.051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278006v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Borot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Weisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-016-0266-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376169v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-017-0595-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01117895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berg&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-014-0391-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dartois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2015)013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashani-Poor Amir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-013-0290-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01230212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2014)059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010326314500130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Kian Kashani-Poor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0184-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Chekhov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792241" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01117922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marchal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prats-Ferrer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Prats Ferrer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2012)098" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya N. Majumdar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nadal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/11/P11024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11232-011-0012-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/03/094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guitter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Oukassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacchetto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eynard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339035v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02126908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693977v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01509788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Kimura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01277989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01252759v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01104859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01093070v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dartois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694552v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381019v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278204v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354909v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269379v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340602v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323064v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130963v4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131013v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175739v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117235v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019891v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prats Ferrer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Francesco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Zuber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022361v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004618v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004752v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000572v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cel-02013559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>