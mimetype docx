--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -81,1771 +81,1771 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drosophila melanogaster miPEP8 regulates cell size through its interaction with ref(2)P/p62</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duboé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jariais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.101544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcpro.2026.101544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345157v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass Spectrometry-Based Workflow for the Identification and Quantification of Alternative and Canonical Proteins in Pancreatic Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (23), pp.1966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells13231966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tryptophanyl-Transfer RNA Synthetase Is Involved in a Negative Feedback Loop Mitigating Interferon-γ-Induced Gene Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Livneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Ciechanover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (2), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells13020180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of nucleo-cytoplasmic proteasome translocation by the aromatic amino acids or silencing Sestrin3—their sensing mediator—is tumor suppressive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Livneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilad Goldhirsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Lulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adar Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (10), pp.1242-1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41418-024-01370-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complementary peptides represent a credible alternative to agrochemicals by activating translation of targeted proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ormancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Camborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duboé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-35951-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arginyl‐tRNA‐protein transferase 1 (ATE1) promotes melanoma cell growth and migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmei Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 596 (11), pp.1468-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Depth Exploration of the Alternative Proteome of Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Choteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duboé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.901351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent advances in mass spectrometry–based peptidomics workflows to identify short-open-reading-frame-encoded peptides and explore their functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.122-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2020.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential Regulation of the Three Eukaryotic mRNA Translation Initiation Factor (eIF) 4Gs by the Proteasome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (254), pp.254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass Spectrometry-based Absolute Quantification of 20S Proteasome Status for Controlled Ex-vivo Expansion of Human Adipose-derived Mesenchymal Stromal/Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Menneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Zivkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (4), pp.744-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA118.000958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PIP30/FAM192A is a novel regulator of the nuclear proteasome activator PA28γ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Jonik-Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Menneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonne-Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (28), pp.E6477-E6486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1722299115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAD(P)H quinone-oxydoreductase 1 protects eukaryotic translation initiation factor 4GI from degradation by the proteasome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Anesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), pp.1097-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00868-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00506081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Canonical and Alternative Proteins by Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Thuleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microproteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2992, Springer US, pp.31-39, 2026, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-5013-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430516v1</w:t>
-              </w:r>
-[...1591 lines deleted...]
-                <w:t xml:space="preserve">inserm-00506081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmara Korona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nightingale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430516v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thuleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Plaza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-5013-4_3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345157v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubo&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jariais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Boutet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2026.101544" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Lazar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13231966" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Livneh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ciechanover" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13020180" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04723264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Goldhirsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Lulu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adar Zinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-024-01370-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ormancey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillotin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35951-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Choteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.901351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmei Feng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khateb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14376" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Combier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.12.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Alard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marboeuf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00254" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menneteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garrigues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Zivkovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000958" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Jonik-Nowak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fesquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baldin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonne-Andrea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722299115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00506081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Anesia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00868-09" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Korona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nightingale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nelson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345157v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubo&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jariais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Boutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2026.101544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Lazar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13231966" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Livneh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ciechanover" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fabre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13020180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04723264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Goldhirsh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Lulu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adar Zinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-024-01370-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ormancey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillotin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35951-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmei Feng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khateb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Choteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.901351" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Combier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Plaza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.12.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Alard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marboeuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00254" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menneteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garrigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Zivkovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000958" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Jonik-Nowak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fesquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baldin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonne-Andrea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722299115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00506081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Anesia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00868-09" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thuleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-5013-4_3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Korona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nightingale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nelson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>