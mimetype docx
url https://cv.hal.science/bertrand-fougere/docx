--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumococcal vaccination at 65 years and vaccination coverage in at-risk adults: A retrospective population-based study in France</w:t>
+                <w:t xml:space="preserve">Expérience utilisateur de chambres d’hôpital innovantes pour les patients âgés : le projet HospiSenior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Wyplosz</w:t>
+                <w:t xml:space="preserve">Lena Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Grenier</w:t>
+                <w:t xml:space="preserve">Olivier Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roche</w:t>
+                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roubille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Loubet</w:t>
+                <w:t xml:space="preserve">Armelle Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329703⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (4), pp.458-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207470v2</w:t>
+                <w:t xml:space="preserve">hal-05509919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Identifying the needs of natural caregivers caring for a person with dementia: a mixed method study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pneumococcal vaccination at 65 years and vaccination coverage in at-risk adults: A retrospective population-based study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wyplosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+                <w:t xml:space="preserve">Benjamin Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Nasri</w:t>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dagot</w:t>
+                <w:t xml:space="preserve">François Roubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Fouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rideau</w:t>
+                <w:t xml:space="preserve">Paul Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-025-02828-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099188v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience utilisateur de chambres d’hôpital innovantes pour les patients âgés : le projet HospiSenior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: Identifying the needs of natural caregivers caring for a person with dementia: a mixed method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Carcreff</w:t>
+                <w:t xml:space="preserve">Lydia Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brière</w:t>
+                <w:t xml:space="preserve">Céline Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Gentric</w:t>
+                <w:t xml:space="preserve">Sophie Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (4), pp.458-467. </w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12875-025-02828-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509919v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the impact of hospitalisation for infectious diseases on the quality of life of older patients in four European countries: the AEQUI longitudinal matched cohort study (2020-2023)</w:t>
               </w:r>
@@ -776,103 +776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the needs of natural caregivers caring for a person with dementia: a mixed method study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Primary Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (1), pp.48. </w:t>
@@ -1038,1432 +1038,1432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of iron deficiency in patients admitted to a geriatric unit</w:t>
+                <w:t xml:space="preserve">#1078 Prevalence of iron deficiency in patients admitted to a geriatric unit: analysis according to the stages of chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Puisieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (Supplement_1), pp.1091 Meeting Abstract 1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12877-024-04719-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435957v1</w:t>
+                <w:t xml:space="preserve">hal-04684173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#1078 Prevalence of iron deficiency in patients admitted to a geriatric unit: analysis according to the stages of chronic kidney disease</w:t>
+                <w:t xml:space="preserve">Prevalence of iron deficiency in patients admitted to a geriatric unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puisieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cacoub</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalet</w:t>
+                <w:t xml:space="preserve">Emeline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (Supplement_1), pp.1091 Meeting Abstract 1078. </w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12877-024-04719-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684173v1</w:t>
+                <w:t xml:space="preserve">hal-04435957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a clustering method to describe the clinical profiles of older fallers</w:t>
+                <w:t xml:space="preserve">What Tools Can We Use to Screen for Fall Risk in Older Patients With Mild Cognitive Impairment? Findings From the MEMENTO Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pambet</w:t>
+                <w:t xml:space="preserve">Victoire Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J B Gauvain</w:t>
+                <w:t xml:space="preserve">Yaohua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Valery</w:t>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Annweiler</w:t>
+                <w:t xml:space="preserve">Emilie Skrobala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mandigout</w:t>
+                <w:t xml:space="preserve">Francois Puisieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.1028-1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41999-023-00829-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193030v1</w:t>
+                <w:t xml:space="preserve">hal-04000813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nebulous Association between Cognitive Impairment and Falls in Older Adults: A Systematic Review of the Literature.</w:t>
+                <w:t xml:space="preserve">Use of a clustering method to describe the clinical profiles of older fallers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Leroy</w:t>
+                <w:t xml:space="preserve">M Pambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Martinet</w:t>
+                <w:t xml:space="preserve">J B Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumashankar Nunkessore</w:t>
+                <w:t xml:space="preserve">A Valery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Dentel</w:t>
+                <w:t xml:space="preserve">C Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Durand</w:t>
+                <w:t xml:space="preserve">S Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, International Journal of Environmental Research and Public Health, 20, </w:t>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20032628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41999-023-00829-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548338v1</w:t>
+                <w:t xml:space="preserve">hal-04193030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high prevalence of geriatric conditions among older adults with cardiovascular disease. Short Title: Geriatric conditions in cardiovascular disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Nebulous Association between Cognitive Impairment and Falls in Older Adults: A Systematic Review of the Literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Aïdoud</w:t>
+                <w:t xml:space="preserve">Valérie Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Gana</w:t>
+                <w:t xml:space="preserve">Oumashankar Nunkessore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Poitau</w:t>
+                <w:t xml:space="preserve">Christel Dentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Debacq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoire Leroy</w:t>
+                <w:t xml:space="preserve">Hélène Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (2), </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, International Journal of Environmental Research and Public Health, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/JAHA.122.026850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20032628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324448v1</w:t>
+                <w:t xml:space="preserve">hal-04548338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster randomized trials in nursing homes should better be planned as open-cohort than as closed-cohort</w:t>
+                <w:t xml:space="preserve">A high prevalence of geriatric conditions among older adults with cardiovascular disease. Short Title: Geriatric conditions in cardiovascular disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poupin</w:t>
+                <w:t xml:space="preserve">Amal Aïdoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Caille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wassim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Poitau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.06.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.122.026850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076637v1</w:t>
+                <w:t xml:space="preserve">hal-05324448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Tools Can We Use to Screen for Fall Risk in Older Patients With Mild Cognitive Impairment? Findings From the MEMENTO Cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster randomized trials in nursing homes should better be planned as open-cohort than as closed-cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Skrobala</w:t>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Puisieux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (7), pp.1028-1034. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000813v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroinflammation: A Possible Link Between Chronic Vascular Disorders and Neurodegenerative Diseases</w:t>
+                <w:t xml:space="preserve">Associations Between Frailty and Inflammation, Physical, and Psycho-Social Health in Older Adults: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Moyse</w:t>
+                <w:t xml:space="preserve">Kristell Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slavica Krantic</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2022.827263⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.805501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032998v1</w:t>
+                <w:t xml:space="preserve">hal-04035898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations Between Frailty and Inflammation, Physical, and Psycho-Social Health in Older Adults: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-dose versus standard-dose vitamin D supplementation in older adults with COVID-19 (COVIT-TRIAL): A multicenter, open-label, randomized controlled superiority trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Beaudenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gonsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristell Pothier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.805501⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (5), pp.e1003999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035898v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dose versus standard-dose vitamin D supplementation in older adults with COVID-19 (COVIT-TRIAL): A multicenter, open-label, randomized controlled superiority trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+                <w:t xml:space="preserve">Neuroinflammation: A Possible Link Between Chronic Vascular Disorders and Neurodegenerative Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélinda Beaudenon</w:t>
+                <w:t xml:space="preserve">Slavica Krantic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Gautier</w:t>
+                <w:t xml:space="preserve">Nesrine Djellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Gonsard</w:t>
+                <w:t xml:space="preserve">Sébastien Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Boucher</w:t>
+                <w:t xml:space="preserve">Denis Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (5), pp.e1003999. </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2022.827263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590828v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumococcal and influenza vaccination coverage among at-risk adults: A 5-year French national observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wyplosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (33), pp.4911-4921. </w:t>
@@ -2501,90 +2501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of death-related noncompleters in cluster randomized trials carried out in nursing homes: a methodological review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ansoborlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2763,2072 +2763,2072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fall with acute traumatic central cord syndrome in an older patient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Gana</w:t>
+                <w:t xml:space="preserve">Is Fall Risk Systematically Evaluated in Memory Clinics? A National Survey of Practice in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaohua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubrich Acko</w:t>
+                <w:t xml:space="preserve">Naiara Demnitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Simionca</w:t>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Acko-Ohui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Debacq</w:t>
+                <w:t xml:space="preserve">Pierre Krolak-Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (4), pp.1428-1428. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (4), pp.1483-1491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ageing/afab069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-201585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652465v1</w:t>
+                <w:t xml:space="preserve">hal-03652468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie liée à la santé orale en établissement d'hébergement pour personnes âgées dépendantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RETRACTED: Development and Implementation of the Advanced Practice Nurse Worldwide with an Interest in Geriatric Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
+                <w:t xml:space="preserve">John Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Ridder</w:t>
+                <w:t xml:space="preserve">Frédérique Decavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+                <w:t xml:space="preserve">Fati Nourhashémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Delpierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Maitre</w:t>
+                <w:t xml:space="preserve">Patricia Abele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2021.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650784v1</w:t>
+                <w:t xml:space="preserve">hal-04490204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRACTED: Development and Implementation of the Advanced Practice Nurse Worldwide with an Interest in Geriatric Care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflammation at the Crossroads: the Combined Effects of COVID-19, Ageing, and Air Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2021.06.003⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.281-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14283/jfa.2021.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490204v1</w:t>
+                <w:t xml:space="preserve">hal-03652464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation at the Crossroads: the Combined Effects of COVID-19, Ageing, and Air Pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of COVID-19 in a French Nursing Home: Experiences from a Multidisciplinary Mobile Team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine J. Martin</w:t>
+                <w:t xml:space="preserve">D. N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Billet</w:t>
+                <w:t xml:space="preserve">F. Chaumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Landkocz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Lemaignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.281-285. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14283/jfa.2021.8⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14283/jfa.2021.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652464v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local COVID-19 Support Platform for Nursing Homes: Feedback and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Coulongeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Aïdoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubnitskiy-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (8), pp.1599-1601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jamda.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of COVID-19 in a French Nursing Home: Experiences from a Multidisciplinary Mobile Team</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Poupin</w:t>
+                <w:t xml:space="preserve">Fall with acute traumatic central cord syndrome in an older patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. N’diaye</w:t>
+                <w:t xml:space="preserve">Ubrich Acko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chaumier</w:t>
+                <w:t xml:space="preserve">Dana Simionca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemaignen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Bernard</w:t>
+                <w:t xml:space="preserve">Estelle Acko-Ohui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14283/jfa.2021.16⟩</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.1428-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afab069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652454v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical decision making during the COVID-19 epidemic: an opportunity to think how we think</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Gana</w:t>
+                <w:t xml:space="preserve">La qualité de vie liée à la santé orale en établissement d'hébergement pour personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Alexis Nkodo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Diagnosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (6), pp.354-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652470v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Effect of Medication Review on Potentially Inappropriate Prescriptions in Older Patients Following Hospital Discharge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amal Aidoud</w:t>
+                <w:t xml:space="preserve">Medical decision making during the COVID-19 epidemic: an opportunity to think how we think</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Bleuet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques-Alexis Nkodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40266-020-00830-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.400-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/dx-2020-0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652475v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Impact of Selected Vitamins Deficiencies on the Risk of Disability in Older People</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Gana</w:t>
+                <w:t xml:space="preserve">Persistence of Effect of Medication Review on Potentially Inappropriate Prescriptions in Older Patients Following Hospital Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud de Luca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poupin</w:t>
+                <w:t xml:space="preserve">Amal Aidoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bleuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13093163⟩</w:t>
+              <w:t xml:space="preserve">Drugs and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (3), pp.243-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40266-020-00830-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652448v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Fall Risk Systematically Evaluated in Memory Clinics? A National Survey of Practice in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Pasquier</w:t>
+                <w:t xml:space="preserve">Analysis of the Impact of Selected Vitamins Deficiencies on the Risk of Disability in Older People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Krolak-Salmon</w:t>
+                <w:t xml:space="preserve">Arnaud de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Poitau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (4), pp.1483-1491. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.3163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-201585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13093163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652468v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COvid-19 and high-dose VITamin D supplementation TRIAL in high-risk older patients (COVIT-TRIAL): study protocol for a randomized controlled trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Gautier</w:t>
+                <w:t xml:space="preserve">The role of the old age psychiatrist in a mobile geriatric team: an example in Tours city area (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Alexis Nkodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubnitskiy-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubée</w:t>
+                <w:t xml:space="preserve">Thomas Desmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-020-04928-5⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.223-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583138v1</w:t>
+                <w:t xml:space="preserve">hal-03652483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vagal autonomic pathway of COVID-19 at the cross-road of Alzheimer's Disease and aging: a review of knowledge</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helping Nursing Homes to Manage the COVID ‐19 Crisis: An Illustrative Example from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Aïdoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques‐alexis Nkodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/ADR-200273⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (11), pp.2475-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.16780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03094308v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection on the progress of oral medecine in theelderly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
+                <w:t xml:space="preserve">Les unités de gériatrie au début de l’épidémie du Covid-19 de 2020 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pavageau</w:t>
+                <w:t xml:space="preserve">Laure de Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dardaine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabiha Ahmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Amalberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650658v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les unités de gériatrie au début de l’épidémie du Covid-19 de 2020 en France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The vagal autonomic pathway of COVID-19 at the cross-road of Alzheimer's Disease and aging: a review of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabiha Ahmine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire-Marie Rangon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavica Krantic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0871⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.537-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ADR-200273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03606916v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the old age psychiatrist in a mobile geriatric team: an example in Tours city area (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Debacq</w:t>
+                <w:t xml:space="preserve">Reflection on the progress of oral medecine in theelderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Desmidt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Dardaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (1), pp.55-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652483v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping Nursing Homes to Manage the COVID ‐19 Crisis: An Illustrative Example from France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wassim Gana</w:t>
+                <w:t xml:space="preserve">COvid-19 and high-dose VITamin D supplementation TRIAL in high-risk older patients (COVIT-TRIAL): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Beaudenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques‐alexis Nkodo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Debacq</w:t>
+                <w:t xml:space="preserve">Vincent Dubée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (11), pp.2475-2477. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jgs.16780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-020-04928-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652482v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retraction of: Identification of biological markers for better characterization of older subjects with physical frailty and sarcopenia</w:t>
               </w:r>
@@ -4931,51 +4931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical Issues in the Management of Patients With Behavioral and Psychological Symptoms of Dementia During COVID-19 Containment: Examples From Institutions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alexis Nkodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5035,90 +5035,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza vaccination as a novel means of preventing coronary heart disease: Effectiveness in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Aidoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5163,1973 +5163,2015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02872766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ready-meal consumption in older people: association with obesity and dietary intake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurocognitive Disorders: Importance of Early/Timely Detection in Daily Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Souto de Barreto</w:t>
+                <w:t xml:space="preserve">Asangaedem Akpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rolland</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maturin Tabue-Teguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-018-1043-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (2), pp.317-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-180381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925633v1</w:t>
+                <w:t xml:space="preserve">hal-03652490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Neural Networks Help to Better Understand the Interplay Between Cognition, Mediterranean Diet, and Physical Performance: Clues from TRELONG Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Amalberti</w:t>
+                <w:t xml:space="preserve">Ressentis des médecins généralistes ayant participé à un projet d’évaluation gériatrique en soins premiers : données issues de l’étude FAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aricie Daure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chicoulaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lagourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-190609⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652488v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressentis des médecins généralistes ayant participé à un projet d’évaluation gériatrique en soins premiers : données issues de l’étude FAP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Secher</w:t>
+                <w:t xml:space="preserve">Artificial Neural Networks Help to Better Understand the Interplay Between Cognition, Mediterranean Diet, and Physical Performance: Clues from TRELONG Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabiha Ahmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Amalberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0764⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (4), pp.1321-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-190609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605036v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraction to Chronic Inflammation: Accelerator of Biological Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Ready-meal consumption in older people: association with obesity and dietary intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souto de Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Boulanger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Goisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/gly284⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.855-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-018-1043-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652492v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive Disorders: Importance of Early/Timely Detection in Daily Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asangaedem Akpan</w:t>
+                <w:t xml:space="preserve">Retraction to Chronic Inflammation: Accelerator of Biological Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturin Tabue-Teguo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Nourhashémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cesari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (2), pp.317-322. </w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (3), pp.431-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-180381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gerona/gly284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652490v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive Disorders : Importance of Early / Timely Detection in Daily Clinical Practice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox Systems, Antioxidants and Sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lilamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturin Tabue-Teguod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-180381⟩</w:t>
+              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp.643-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1389203718666170317120040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713738v1</w:t>
+                <w:t xml:space="preserve">hal-03652506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions against disability in frail older adults: lessons learned from clinical trials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Cesari</w:t>
+                <w:t xml:space="preserve">Untangling the overlap between frailty and low lean mass: Data from Toulouse frailty day hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lilamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teysseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 75, pp.209-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2017.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12603-017-0987-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03652499v1</w:t>
+                <w:t xml:space="preserve">hal-02997385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic inflammation and sarcopenia: A regenerative cell therapy perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of aging in the modulation of epigenetic biomarkers of carcinogenesis after exposure to air pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vellas</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 103, pp.115-123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.12.023⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 110, p.125-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650670v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aging in the modulation of epigenetic biomarkers of carcinogenesis after exposure to air pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic inflammation and sarcopenia: A regenerative cell therapy perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadish Chhetri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipe de Souto Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucie Armand</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 110, p.125-132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.05.018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 103, pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025021v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Multidomain Intervention, Omega-3 Polyunsaturated Fatty Acids Supplementation or their Combinaison on Cognitive Function in Non-Demented Older Adults According to Frail Status: Results from the MAPT Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Simo</w:t>
+                <w:t xml:space="preserve">Interventions against disability in frail older adults: lessons learned from clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Souto Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 22 (8), pp.923-927. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 22 (6), pp.676-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-017-0987-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12603-018-1024-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03097979v1</w:t>
+                <w:t xml:space="preserve">hal-03652499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients’ satisfaction after a geriatric assessment into primary care: data from FAP study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Secher</w:t>
+                <w:t xml:space="preserve">Effect of Multidomain Intervention, Omega-3 Polyunsaturated Fatty Acids Supplementation or their Combinaison on Cognitive Function in Non-Demented Older Adults According to Frail Status: Results from the MAPT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barreto de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Simo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0757⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 22 (8), pp.923-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-018-1024-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652496v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Advanced Practice Nurse in the Management of Geriatric Conditions: Examples from Different Countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Rantz</w:t>
+                <w:t xml:space="preserve">Patients’ satisfaction after a geriatric assessment into primary care: data from FAP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chicoulaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lagourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-018-1008-6⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (4), pp.391-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652502v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the overlap between frailty and low lean mass: Data from Toulouse frailty day hospital</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Teysseyre</w:t>
+                <w:t xml:space="preserve">Involvement of Advanced Practice Nurse in the Management of Geriatric Conditions: Examples from Different Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lagourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Resnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (4), pp.463-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-018-1008-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2017.12.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02997385v1</w:t>
+                <w:t xml:space="preserve">hal-03652502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Systems, Antioxidants and Sarcopenia</w:t>
+                <w:t xml:space="preserve">Omega-3 fatty acid levels in red blood cell membranes and physical decline over 3~years: longitudinal data from the MAPT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Teysseyre</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Goisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-017-9990-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1389203718666170317120040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03652506v1</w:t>
+                <w:t xml:space="preserve">hal-01755576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cell membrane omega-3 fatty acid levels and physical performance: Cross-sectional data from the MAPT study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of long-term omega 3 polyunsaturated fatty acid supplementation with or without multidomain intervention on cognitive function in elderly adults with memory complaints (MAPT): a randomised, placebo-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P de Souto Barreto</w:t>
+                <w:t xml:space="preserve">Sandrine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Goisser</w:t>
+                <w:t xml:space="preserve">Nicola Coley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Soriano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Guyonnet</w:t>
+                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5), pp.377 - 389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(17)30040-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2017.04.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01906288v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building bridges for innovation in ageing: synergies between action groups of the EIP on AHA</w:t>
               </w:r>
@@ -7243,1113 +7285,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Frailty : Mechanisms, Tools to Measure, Prevention and Controversy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red blood cell membrane omega-3 fatty acid levels and physical performance: Cross-sectional data from the MAPT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Delrieu</w:t>
+                <w:t xml:space="preserve">B Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia del Campo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Sourdet</w:t>
+                <w:t xml:space="preserve">P de Souto Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Goisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics in Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cger.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01561769v1</w:t>
+                <w:t xml:space="preserve">hal-01906288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRACTED: Chronic Inflammation: Accelerator of Biological Aging</w:t>
+                <w:t xml:space="preserve">Cognitive Frailty : Mechanisms, Tools to Measure, Prevention and Controversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glw240⟩</w:t>
+              <w:t xml:space="preserve">Clinics in Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, pp.339-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cger.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650662v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01561769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRACTED: Association Between Frailty and Cognitive Impairment</w:t>
+                <w:t xml:space="preserve">RETRACTED: Chronic Inflammation: Accelerator of Biological Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Nourhashémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2017.06.024⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (9), pp.1218-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glw240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650664v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of long-term omega 3 polyunsaturated fatty acid supplementation with or without multidomain intervention on cognitive function in elderly adults with memory complaints (MAPT): a randomised, placebo-controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
+                <w:t xml:space="preserve">RETRACTED: Association Between Frailty and Cognitive Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lilamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (11), pp.990.e1-990.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2017.06.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(17)30040-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01827359v1</w:t>
+                <w:t xml:space="preserve">hal-03650664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 fatty acid levels in red blood cell membranes and physical decline over 3~years: longitudinal data from the MAPT study</w:t>
+                <w:t xml:space="preserve">RETRACTED: Development and Implementation of the Advanced Practice Nurse Worldwide With an Interest in Geriatric Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Decavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Nourhashémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (9), pp.782-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2016.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11357-017-9990-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01755576v1</w:t>
+                <w:t xml:space="preserve">hal-03650679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRACTED: Development and Implementation of the Advanced Practice Nurse Worldwide With an Interest in Geriatric Care</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Abele</w:t>
+                <w:t xml:space="preserve">Operative definition of active and healthy ageing (AHA): Meeting report. Montpellier October 20–21, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bewick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Strandberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.196 - 200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurger.2014.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2016.05.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03650679v1</w:t>
+                <w:t xml:space="preserve">hal-01743411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operative definition of active and healthy ageing (AHA): Meeting report. Montpellier October 20–21, 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+                <w:t xml:space="preserve">Operational definition of Active and Healthy Ageing (AHA): A conceptual framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bousquet</w:t>
+                <w:t xml:space="preserve">D. Kuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kuh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Bewick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...92 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bewick</w:t>
+                <w:t xml:space="preserve">T. Standberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (9), pp.955 - 960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12603-015-0589-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8359,775 +8255,775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels en gérontologie confrontés à la pandémie de la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Agli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceane Agli</w:t>
+                <w:t xml:space="preserve">J.A Nkodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A Nkodo</w:t>
+                <w:t xml:space="preserve">S Dubnitskiy-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études interdisciplinaires COVID19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels en gérontologie confrontés à la pandémie de la COVID-19 : une étude préliminaire et qualitative de séances de débriefings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Agli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceane Agli</w:t>
+                <w:t xml:space="preserve">J.A Nkodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A Nkodo</w:t>
+                <w:t xml:space="preserve">S Dubnitskiy-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études interdisciplinaires COVID19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une collaboration « Gériatre-Odontologiste » pour une prise en charge globale de la personne âgée dépendante au CHU de Tours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
+                <w:t xml:space="preserve">From Hospital to DOMicile (the HoDOM project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pothier Kristell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Dardaine-Giraud</w:t>
+                <w:t xml:space="preserve">Elina van Dendaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Léger</w:t>
+                <w:t xml:space="preserve">Amal Aïoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Thomas</w:t>
+                <w:t xml:space="preserve">Clara Le Douget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ripault-Cesbron</w:t>
+                <w:t xml:space="preserve">Noémie Ferrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème journée de Gérontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Les Sables d’Olonne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Frailty &amp; Sarcopenia Research, 10th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675695v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Hospital to DOMicile (the HoDOM project)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une collaboration « Gériatre-Odontologiste » pour une prise en charge globale de la personne âgée dépendante au CHU de Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pothier Kristell</w:t>
+                <w:t xml:space="preserve">Veronique Dardaine-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina van Dendaele</w:t>
+                <w:t xml:space="preserve">I. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Aïoud</w:t>
+                <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Le Douget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Ferrec</w:t>
+                <w:t xml:space="preserve">H. Ripault-Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frailty &amp; Sarcopenia Research, 10th edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">52ème journée de Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Sables d’Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356838v1</w:t>
+                <w:t xml:space="preserve">hal-03675695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'hôpital au domicile : Des exercices physiques simples pour lutter contre la fragilité des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pothier Kristell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E van Dendaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E van Dendaele</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Fougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème Congrès Annuel de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société de Pharmacologie Toxicologie Cellulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9137,1021 +9033,1021 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’hôpital au domicile : des exercices multimodaux pour lutter contre la fragilite des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pothier Kristell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Aïoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina van Dendaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Ferrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de Neuropsychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rennes, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Hospital to DOMicile (the HoDOM project): a prescribed easy-to-do multicomponent intervention to counter frailty in older adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pothier Kristell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina van Dendaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Aïoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Le Douget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Ferrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Frailty &amp; Sarcopenia Research. 10th edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of smoking on fine and ultrafine air pollution PM in their pulmonary genetic and epigenetic toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roy Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2015 European Aerosol Conference (EAC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Milan, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban air pollution fine particulate matter exposure: Biomarkers of carcinogenesis modulated by people ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Congress of the European Societies of Toxicology - EUROTOX 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques de restitution des travaux de recherche du PNR-EST, Institut Pasteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411921v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société de Pharmacologie Toxicologie Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411920v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société de Pharmacologie Toxicologie Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques de restitution des travaux de recherche du PNR-EST, Institut Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411922v1</w:t>
+                <w:t xml:space="preserve">hal-04411921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'âge et du tabac sur les mécanismes génotoxiques et épigénétiques précoces de cancérogénèse broncho-pulmonaire en réponse à la pollution particulaire urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toxicologie. Université du Littoral Côte d'Opale, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014DUNK0377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01288911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId353"/>
+      <w:footerReference w:type="default" r:id="rId352"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10298,51 +10194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nieuviarts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cheynet de Beaupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2026.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207470v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wyplosz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329703" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gentric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1254" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04909907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Veronese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Polidori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maggi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zamora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ruiz-Calvo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.01.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Leroux-Roels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2025.2499728" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-024-04719-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cacoub" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.667" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pambet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Gauvain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Annweiler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mandigout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-023-00829-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumashankar Nunkessore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dentel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032628" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;doud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Gana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poitau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debacq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.026850" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohua Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Skrobala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Puisieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2022.12.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Krantic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Djellouli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.827263" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035898v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.805501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Beaudenon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gonsard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003999" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sultan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.06.071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04459523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goisser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Soriano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guyonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00505-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubrich Acko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simionca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Acko-Ohui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afab069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ridder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maitre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04490204v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Decavel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Nourhash&#233;mi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine J. Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652461v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coulongeat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubnitskiy-Robin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaignen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexis Nkodo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dx-2020-0147" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgueil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aidoud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bleuet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mennecart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40266-020-00830-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652448v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093163" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Demnitz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krolak-Salmon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-201585" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04583138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04928-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03094308v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Rangon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ADR-200273" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardaine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606916v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aquino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Ahmine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Amalberti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0871" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0857" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652482v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;alexis Nkodo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16780" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652469v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vellas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Abellan van Kan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cesari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2020-0142" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652479v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2020.10.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02872766v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gavazzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.05.070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souto de Barreto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-1043-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652488v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190609" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04605036v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricie Daure" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chicoulaa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagourdette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Escourrou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Secher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0764" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652492v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly284" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asangaedem Akpan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue-Teguo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180381" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713738v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652499v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Little" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Souto Barreto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cesari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0987-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650670v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Chhetri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.12.023" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.05.018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097979v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barreto de Souza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-018-1024-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652496v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renoux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0757" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagourdette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abele" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Resnick" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rantz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-018-1008-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997385v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fougere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sourdet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lilamand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teysseyre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.12.013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652506v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sourdet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lilamand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue-Teguod" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teysseyre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203718666170317120040" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906288v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Foug&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Souto Barreto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goisser" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soriano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guyonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2017.04.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480597v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bewick" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eklund" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fico" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0803-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01561769v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Campo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cger.2017.03.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650662v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw240" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650664v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Daumas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2017.06.024" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827359v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30040-6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXBLNP9J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755576v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-017-9990-x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650679v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2016.05.009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743411v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bewick" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strandberg" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.12.006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCMBC0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743389v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Standberg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0589-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03357087v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Nkodo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dubnitskiy-Robin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fouquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364144v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675695v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dardaine-Giraud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ripault-Cesbron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03356838v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina van Dendaele" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;oud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Douget" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferrec" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364247v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Dendaele" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delahaie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405247v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foug&#232;re" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364987v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaze" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364295v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411924v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy Saint-Georges" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411922v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288911v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DUNK0377" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nieuviarts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cheynet de Beaupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2026.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gentric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1254" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207470v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wyplosz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329703" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04909907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Veronese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Polidori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maggi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zamora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ruiz-Calvo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.01.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Leroux-Roels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2025.2499728" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cacoub" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.667" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-024-04719-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohua Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Skrobala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Puisieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2022.12.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pambet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Gauvain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Annweiler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mandigout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-023-00829-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumashankar Nunkessore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dentel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032628" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;doud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Gana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poitau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debacq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.026850" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.805501" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Beaudenon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gonsard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003999" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Krantic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Djellouli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.827263" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sultan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.06.071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04459523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goisser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Soriano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guyonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00505-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652468v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Demnitz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krolak-Salmon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-201585" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04490204v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Decavel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Nourhash&#233;mi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abele" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652464v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine J. Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaignen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.16" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coulongeat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubnitskiy-Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubrich Acko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simionca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Acko-Ohui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afab069" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650784v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ridder" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahalli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maitre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652470v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexis Nkodo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dx-2020-0147" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgueil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aidoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bleuet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mennecart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40266-020-00830-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093163" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0857" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652482v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;alexis Nkodo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16780" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aquino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Ahmine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Amalberti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0871" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03094308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Rangon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ADR-200273" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardaine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04583138v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04928-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652469v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vellas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Abellan van Kan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cesari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2020-0142" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652479v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2020.10.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02872766v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gavazzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.05.070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asangaedem Akpan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue-Teguo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180381" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04605036v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricie Daure" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chicoulaa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagourdette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Escourrou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Secher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0764" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652488v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190609" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925633v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souto de Barreto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-1043-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652492v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly284" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sourdet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lilamand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue-Teguod" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teysseyre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203718666170317120040" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997385v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fougere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sourdet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lilamand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teysseyre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.12.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.05.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650670v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Chhetri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.12.023" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652499v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Little" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Souto Barreto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cesari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0987-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097979v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barreto de Souza" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-018-1024-6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652496v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0757" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652502v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagourdette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abele" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Resnick" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rantz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-018-1008-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755576v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-017-9990-x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827359v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30040-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXBLNP9J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480597v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bewick" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eklund" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fico" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0803-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906288v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Foug&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Souto Barreto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goisser" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soriano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guyonnet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2017.04.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01561769v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Campo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cger.2017.03.001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650662v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw240" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650664v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Daumas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2017.06.024" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650679v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2016.05.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743411v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bewick" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strandberg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.12.006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCMBC0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743389v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Standberg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0589-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03357087v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Nkodo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dubnitskiy-Robin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fouquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364144v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03356838v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina van Dendaele" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;oud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Douget" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferrec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dardaine-Giraud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ripault-Cesbron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364247v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Dendaele" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delahaie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405247v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foug&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaze" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364295v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411924v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy Saint-Georges" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411922v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288911v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DUNK0377" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>