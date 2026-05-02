--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience utilisateur de chambres d’hôpital innovantes pour les patients âgés : le projet HospiSenior</w:t>
+                <w:t xml:space="preserve">Pneumococcal vaccination at 65 years and vaccination coverage in at-risk adults: A retrospective population-based study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Carcreff</w:t>
+                <w:t xml:space="preserve">Benjamin Wyplosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brière</w:t>
+                <w:t xml:space="preserve">Benjamin Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Gentric</w:t>
+                <w:t xml:space="preserve">François Roubille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1254⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509919v1</w:t>
+                <w:t xml:space="preserve">hal-05207470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumococcal vaccination at 65 years and vaccination coverage in at-risk adults: A retrospective population-based study in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Identifying the needs of natural caregivers caring for a person with dementia: a mixed method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Grenier</w:t>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roche</w:t>
+                <w:t xml:space="preserve">Lydia Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roubille</w:t>
+                <w:t xml:space="preserve">Céline Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Loubet</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329703⟩</w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-025-02828-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207470v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Identifying the needs of natural caregivers caring for a person with dementia: a mixed method study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérience utilisateur de chambres d’hôpital innovantes pour les patients âgés : le projet HospiSenior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Nasri</w:t>
+                <w:t xml:space="preserve">Lena Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dagot</w:t>
+                <w:t xml:space="preserve">Olivier Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Fouquet</w:t>
+                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rideau</w:t>
+                <w:t xml:space="preserve">Armelle Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.126. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (4), pp.458-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12875-025-02828-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099188v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the impact of hospitalisation for infectious diseases on the quality of life of older patients in four European countries: the AEQUI longitudinal matched cohort study (2020-2023)</w:t>
               </w:r>
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the needs of natural caregivers caring for a person with dementia: a mixed method study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rideau</w:t>
+                <w:t xml:space="preserve">Enhanced influenza vaccination for older adults in Europe: a review of the current situation and expert recommendations for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Leroux-Roels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-025-02724-1⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.350-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14760584.2025.2499728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227781v1</w:t>
+                <w:t xml:space="preserve">hal-05057644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced influenza vaccination for older adults in Europe: a review of the current situation and expert recommendations for the future</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brochot</w:t>
+                <w:t xml:space="preserve">Identifying the needs of natural caregivers caring for a person with dementia: a mixed method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (1), pp.350-364. </w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14760584.2025.2499728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12875-025-02724-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057644v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#1078 Prevalence of iron deficiency in patients admitted to a geriatric unit: analysis according to the stages of chronic kidney disease</w:t>
               </w:r>
@@ -1306,161 +1306,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Tools Can We Use to Screen for Fall Risk in Older Patients With Mild Cognitive Impairment? Findings From the MEMENTO Cohort</w:t>
+                <w:t xml:space="preserve">The Nebulous Association between Cognitive Impairment and Falls in Older Adults: A Systematic Review of the Literature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaohua Chen</w:t>
+                <w:t xml:space="preserve">Valérie Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
+                <w:t xml:space="preserve">Oumashankar Nunkessore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Skrobala</w:t>
+                <w:t xml:space="preserve">Christel Dentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Puisieux</w:t>
+                <w:t xml:space="preserve">Hélène Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (7), pp.1028-1034. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, International Journal of Environmental Research and Public Health, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20032628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000813v1</w:t>
+                <w:t xml:space="preserve">hal-04548338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a clustering method to describe the clinical profiles of older fallers</w:t>
               </w:r>
@@ -1574,896 +1578,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nebulous Association between Cognitive Impairment and Falls in Older Adults: A Systematic Review of the Literature.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high prevalence of geriatric conditions among older adults with cardiovascular disease. Short Title: Geriatric conditions in cardiovascular disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Aïdoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Poitau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Leroy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, International Journal of Environmental Research and Public Health, 20, </w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20032628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.122.026850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548338v1</w:t>
+                <w:t xml:space="preserve">hal-05324448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high prevalence of geriatric conditions among older adults with cardiovascular disease. Short Title: Geriatric conditions in cardiovascular disease</w:t>
+                <w:t xml:space="preserve">Cluster randomized trials in nursing homes should better be planned as open-cohort than as closed-cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Aïdoud</w:t>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wassim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Poitau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.122.026850⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324448v1</w:t>
+                <w:t xml:space="preserve">hal-05076637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster randomized trials in nursing homes should better be planned as open-cohort than as closed-cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Tools Can We Use to Screen for Fall Risk in Older Patients With Mild Cognitive Impairment? Findings From the MEMENTO Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaohua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poupin</w:t>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Caille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Emilie Skrobala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Puisieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 161, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.1028-1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076637v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations Between Frailty and Inflammation, Physical, and Psycho-Social Health in Older Adults: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Neuroinflammation: A Possible Link Between Chronic Vascular Disorders and Neurodegenerative Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristell Pothier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wassim Gana</w:t>
+                <w:t xml:space="preserve">Emmanuel Moyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bailly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Slavica Krantic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.805501⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2022.827263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035898v1</w:t>
+                <w:t xml:space="preserve">hal-04032998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-dose versus standard-dose vitamin D supplementation in older adults with COVID-19 (COVIT-TRIAL): A multicenter, open-label, randomized controlled superiority trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Beaudenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Gonsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (5), pp.e1003999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroinflammation: A Possible Link Between Chronic Vascular Disorders and Neurodegenerative Diseases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations Between Frailty and Inflammation, Physical, and Psycho-Social Health in Older Adults: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Roger</w:t>
+                <w:t xml:space="preserve">Kristell Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Angoulvant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2022.827263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.805501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032998v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumococcal and influenza vaccination coverage among at-risk adults: A 5-year French national observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wyplosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (33), pp.4911-4921. </w:t>
@@ -2501,90 +2501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of death-related noncompleters in cluster randomized trials carried out in nursing homes: a methodological review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ansoborlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2763,2072 +2763,2072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Fall Risk Systematically Evaluated in Memory Clinics? A National Survey of Practice in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaohua Chen</w:t>
+                <w:t xml:space="preserve">Fall with acute traumatic central cord syndrome in an older patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naiara Demnitz</w:t>
+                <w:t xml:space="preserve">Ubrich Acko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pasquier</w:t>
+                <w:t xml:space="preserve">Dana Simionca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Krolak-Salmon</w:t>
+                <w:t xml:space="preserve">Estelle Acko-Ohui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (4), pp.1483-1491. </w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.1428-1428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-201585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afab069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652468v1</w:t>
+                <w:t xml:space="preserve">hal-03652465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRACTED: Development and Implementation of the Advanced Practice Nurse Worldwide with an Interest in Geriatric Care</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La qualité de vie liée à la santé orale en établissement d'hébergement pour personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Morley</w:t>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Decavel</w:t>
+                <w:t xml:space="preserve">Chloé Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fati Nourhashémi</w:t>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Abele</w:t>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (6), pp.354-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490204v1</w:t>
+                <w:t xml:space="preserve">hal-03650784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation at the Crossroads: the Combined Effects of COVID-19, Ageing, and Air Pollution</w:t>
+                <w:t xml:space="preserve">Management of COVID-19 in a French Nursing Home: Experiences from a Multidisciplinary Mobile Team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine J. Martin</w:t>
+                <w:t xml:space="preserve">P. Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Billet</w:t>
+                <w:t xml:space="preserve">D. N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Landkocz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Chaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.281-285. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14283/jfa.2021.8⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14283/jfa.2021.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652464v1</w:t>
+                <w:t xml:space="preserve">hal-03652454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of COVID-19 in a French Nursing Home: Experiences from a Multidisciplinary Mobile Team</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Local COVID-19 Support Platform for Nursing Homes: Feedback and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chaumier</w:t>
+                <w:t xml:space="preserve">Matthieu Coulongeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Aïdoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemaignen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Dubnitskiy-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14283/jfa.2021.16⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (8), pp.1599-1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652454v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Local COVID-19 Support Platform for Nursing Homes: Feedback and Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RETRACTED: Development and Implementation of the Advanced Practice Nurse Worldwide with an Interest in Geriatric Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Coulongeat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poupin</w:t>
+                <w:t xml:space="preserve">Frédérique Decavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dubnitskiy-Robin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fati Nourhashémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (8), pp.1599-1601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2021.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2021.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652461v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fall with acute traumatic central cord syndrome in an older patient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflammation at the Crossroads: the Combined Effects of COVID-19, Ageing, and Air Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Simionca</w:t>
+                <w:t xml:space="preserve">Perrine J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Acko-Ohui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ageing/afab069⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.281-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14283/jfa.2021.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652465v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie liée à la santé orale en établissement d'hébergement pour personnes âgées dépendantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
+                <w:t xml:space="preserve">Medical decision making during the COVID-19 epidemic: an opportunity to think how we think</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Ridder</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques-Alexis Nkodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.400-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/dx-2020-0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650784v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical decision making during the COVID-19 epidemic: an opportunity to think how we think</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Impact of Selected Vitamins Deficiencies on the Risk of Disability in Older People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Poitau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/dx-2020-0147⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13093163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652470v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of Effect of Medication Review on Potentially Inappropriate Prescriptions in Older Patients Following Hospital Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Aidoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bourgueil</w:t>
+                <w:t xml:space="preserve">Joëlle Bleuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drugs and Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (3), pp.243-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40266-020-00830-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Impact of Selected Vitamins Deficiencies on the Risk of Disability in Older People</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Gana</w:t>
+                <w:t xml:space="preserve">Is Fall Risk Systematically Evaluated in Memory Clinics? A National Survey of Practice in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaohua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara Demnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud de Luca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poupin</w:t>
+                <w:t xml:space="preserve">Pierre Krolak-Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.3163. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (4), pp.1483-1491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13093163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-201585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652448v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the old age psychiatrist in a mobile geriatric team: an example in Tours city area (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The vagal autonomic pathway of COVID-19 at the cross-road of Alzheimer's Disease and aging: a review of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Desmidt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire-Marie Rangon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavica Krantic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (2), pp.223-231. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.537-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/ADR-200273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652483v1</w:t>
+                <w:t xml:space="preserve">hal-03094308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping Nursing Homes to Manage the COVID ‐19 Crisis: An Illustrative Example from France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wassim Gana</w:t>
+                <w:t xml:space="preserve">Reflection on the progress of oral medecine in theelderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques‐alexis Nkodo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dardaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (1), pp.55-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652482v1</w:t>
+                <w:t xml:space="preserve">hal-03650658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les unités de gériatrie au début de l’épidémie du Covid-19 de 2020 en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COvid-19 and high-dose VITamin D supplementation TRIAL in high-risk older patients (COVIT-TRIAL): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Beaudenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Berrut</w:t>
+                <w:t xml:space="preserve">Romain Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure de Decker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Amalberti</w:t>
+                <w:t xml:space="preserve">Vincent Dubée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0871⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-020-04928-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606916v1</w:t>
+                <w:t xml:space="preserve">hal-04583138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vagal autonomic pathway of COVID-19 at the cross-road of Alzheimer's Disease and aging: a review of knowledge</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helping Nursing Homes to Manage the COVID ‐19 Crisis: An Illustrative Example from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Aïdoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques‐alexis Nkodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/ADR-200273⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (11), pp.2475-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.16780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03094308v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection on the progress of oral medecine in theelderly</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of the old age psychiatrist in a mobile geriatric team: an example in Tours city area (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Alexis Nkodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubnitskiy-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.223-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650658v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COvid-19 and high-dose VITamin D supplementation TRIAL in high-risk older patients (COVIT-TRIAL): study protocol for a randomized controlled trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Gautier</w:t>
+                <w:t xml:space="preserve">Les unités de gériatrie au début de l’épidémie du Covid-19 de 2020 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Simon</w:t>
+                <w:t xml:space="preserve">Sabiha Ahmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dubée</w:t>
+                <w:t xml:space="preserve">Nathalie Amalberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.1031. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.125-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-020-04928-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583138v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retraction of: Identification of biological markers for better characterization of older subjects with physical frailty and sarcopenia</w:t>
               </w:r>
@@ -4931,51 +4931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical Issues in the Management of Patients With Behavioral and Psychological Symptoms of Dementia During COVID-19 Containment: Examples From Institutions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Alexis Nkodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5035,90 +5035,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza vaccination as a novel means of preventing coronary heart disease: Effectiveness in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Aidoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5163,2763 +5163,2763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02872766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive Disorders: Importance of Early/Timely Detection in Daily Clinical Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ready-meal consumption in older people: association with obesity and dietary intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asangaedem Akpan</w:t>
+                <w:t xml:space="preserve">Philippe Souto de Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturin Tabue-Teguo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Goisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-180381⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.855-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-018-1043-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652490v1</w:t>
+                <w:t xml:space="preserve">hal-01925633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressentis des médecins généralistes ayant participé à un projet d’évaluation gériatrique en soins premiers : données issues de l’étude FAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aricie Daure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chicoulaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lagourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Escourrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (1), pp.31-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2018.0764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Neural Networks Help to Better Understand the Interplay Between Cognition, Mediterranean Diet, and Physical Performance: Clues from TRELONG Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabiha Ahmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Amalberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71 (4), pp.1321-1330. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-190609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ready-meal consumption in older people: association with obesity and dietary intake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Souto de Barreto</w:t>
+                <w:t xml:space="preserve">Retraction to Chronic Inflammation: Accelerator of Biological Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rolland</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Nourhashémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-018-1043-5⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (3), pp.431-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/gly284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925633v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraction to Chronic Inflammation: Accelerator of Biological Aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurocognitive Disorders: Importance of Early/Timely Detection in Daily Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asangaedem Akpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturin Tabue-Teguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matteo Cesari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (3), pp.431-431. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (2), pp.317-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gerona/gly284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-180381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652492v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Systems, Antioxidants and Sarcopenia</w:t>
+                <w:t xml:space="preserve">Influence of aging in the modulation of epigenetic biomarkers of carcinogenesis after exposure to air pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Sourdet</w:t>
+                <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lilamand</w:t>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturin Tabue-Teguod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Teysseyre</w:t>
+                <w:t xml:space="preserve">Lucie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1389203718666170317120040⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, p.125-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652506v1</w:t>
+                <w:t xml:space="preserve">hal-02025021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the overlap between frailty and low lean mass: Data from Toulouse frailty day hospital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic inflammation and sarcopenia: A regenerative cell therapy perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadish Chhetri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fougere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Teysseyre</w:t>
+                <w:t xml:space="preserve">Philipe de Souto Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2017.12.013⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103, pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997385v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aging in the modulation of epigenetic biomarkers of carcinogenesis after exposure to air pollution</w:t>
+                <w:t xml:space="preserve">Interventions against disability in frail older adults: lessons learned from clinical trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucie Armand</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Souto Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.05.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (6), pp.676-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-017-0987-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025021v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic inflammation and sarcopenia: A regenerative cell therapy perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Multidomain Intervention, Omega-3 Polyunsaturated Fatty Acids Supplementation or their Combinaison on Cognitive Function in Non-Demented Older Adults According to Frail Status: Results from the MAPT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barreto de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagadish Chhetri</w:t>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipe de Souto Barreto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vellas</w:t>
+                <w:t xml:space="preserve">N. Simo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 103, pp.115-123. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 22 (8), pp.923-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.12.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12603-018-1024-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650670v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions against disability in frail older adults: lessons learned from clinical trials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patients’ satisfaction after a geriatric assessment into primary care: data from FAP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morley</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Cesari</w:t>
+                <w:t xml:space="preserve">Maxime Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chicoulaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lagourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-017-0987-z⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (4), pp.391-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652499v1</w:t>
+                <w:t xml:space="preserve">hal-03652496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Multidomain Intervention, Omega-3 Polyunsaturated Fatty Acids Supplementation or their Combinaison on Cognitive Function in Non-Demented Older Adults According to Frail Status: Results from the MAPT Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
+                <w:t xml:space="preserve">Involvement of Advanced Practice Nurse in the Management of Geriatric Conditions: Examples from Different Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lagourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Resnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barreto de Souza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Simo</w:t>
+                <w:t xml:space="preserve">M. Rantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 22 (8), pp.923-927. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-018-1024-6⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 22 (4), pp.463-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-018-1008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097979v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients’ satisfaction after a geriatric assessment into primary care: data from FAP study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untangling the overlap between frailty and low lean mass: Data from Toulouse frailty day hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lilamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Renoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marion Secher</w:t>
+                <w:t xml:space="preserve">B. Teysseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (4), pp.391-397. </w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 75, pp.209-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2017.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652496v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Advanced Practice Nurse in the Management of Geriatric Conditions: Examples from Different Countries</w:t>
+                <w:t xml:space="preserve">Redox Systems, Antioxidants and Sarcopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lagourdette</w:t>
+                <w:t xml:space="preserve">Sandrine Sourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Abele</w:t>
+                <w:t xml:space="preserve">Matthieu Lilamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Resnick</w:t>
+                <w:t xml:space="preserve">Maturin Tabue-Teguod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rantz</w:t>
+                <w:t xml:space="preserve">Bernard Teysseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (4), pp.463-470. </w:t>
+              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp.643-648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12603-018-1008-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1389203718666170317120040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652502v1</w:t>
+                <w:t xml:space="preserve">hal-03652506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 fatty acid levels in red blood cell membranes and physical decline over 3~years: longitudinal data from the MAPT study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
+                <w:t xml:space="preserve">Building bridges for innovation in ageing: synergies between action groups of the EIP on AHA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bewick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Eklund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Fico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-017-9990-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.92-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-016-0803-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755576v1</w:t>
+                <w:t xml:space="preserve">hal-03480597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of long-term omega 3 polyunsaturated fatty acid supplementation with or without multidomain intervention on cognitive function in elderly adults with memory complaints (MAPT): a randomised, placebo-controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
+                <w:t xml:space="preserve">Red blood cell membrane omega-3 fatty acid levels and physical performance: Cross-sectional data from the MAPT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P de Souto Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Goisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(17)30040-6⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01827359v1</w:t>
+                <w:t xml:space="preserve">hal-01906288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building bridges for innovation in ageing: synergies between action groups of the EIP on AHA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Fico</w:t>
+                <w:t xml:space="preserve">Cognitive Frailty : Mechanisms, Tools to Measure, Prevention and Controversy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinics in Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, pp.339-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cger.2017.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12603-016-0803-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03480597v1</w:t>
+                <w:t xml:space="preserve">inserm-01561769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cell membrane omega-3 fatty acid levels and physical performance: Cross-sectional data from the MAPT study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RETRACTED: Chronic Inflammation: Accelerator of Biological Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Nourhashémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2017.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (9), pp.1218-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glw240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906288v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Frailty : Mechanisms, Tools to Measure, Prevention and Controversy</w:t>
+                <w:t xml:space="preserve">RETRACTED: Association Between Frailty and Cognitive Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lilamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delrieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Sourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics in Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cger.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (11), pp.990.e1-990.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2017.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01561769v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRACTED: Chronic Inflammation: Accelerator of Biological Aging</w:t>
+                <w:t xml:space="preserve">Omega-3 fatty acid levels in red blood cell membranes and physical decline over 3~years: longitudinal data from the MAPT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fati Nourhashémi</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Goisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glw240⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-017-9990-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650662v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRACTED: Association Between Frailty and Cognitive Impairment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Delrieu</w:t>
+                <w:t xml:space="preserve">Effect of long-term omega 3 polyunsaturated fatty acid supplementation with or without multidomain intervention on cognitive function in elderly adults with memory complaints (MAPT): a randomised, placebo-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Coley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5), pp.377 - 389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(17)30040-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2017.06.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03650664v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RETRACTED: Development and Implementation of the Advanced Practice Nurse Worldwide With an Interest in Geriatric Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Decavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fati Nourhashémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (9), pp.782-788. </w:t>
@@ -8269,51 +8269,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels en gérontologie confrontés à la pandémie de la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8394,51 +8394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels en gérontologie confrontés à la pandémie de la COVID-19 : une étude préliminaire et qualitative de séances de débriefings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8644,51 +8644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une collaboration « Gériatre-Odontologiste » pour une prise en charge globale de la personne âgée dépendante au CHU de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Dardaine-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8782,90 +8782,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'hôpital au domicile : Des exercices physiques simples pour lutter contre la fragilité des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pothier Kristell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E van Dendaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Fougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème Congrès Annuel de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8890,77 +8890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9297,77 +9297,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of smoking on fine and ultrafine air pollution PM in their pulmonary genetic and epigenetic toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9422,103 +9422,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban air pollution fine particulate matter exposure: Biomarkers of carcinogenesis modulated by people ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Congress of the European Societies of Toxicology - EUROTOX 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. 2015</w:t>
@@ -9541,333 +9541,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Landkocz</w:t>
+                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lepers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Capron</w:t>
+                <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société de Pharmacologie Toxicologie Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411920v1</w:t>
+                <w:t xml:space="preserve">hal-04411922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société de Pharmacologie Toxicologie Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411922v1</w:t>
+                <w:t xml:space="preserve">hal-04411920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10194,51 +10194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nieuviarts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cheynet de Beaupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2026.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gentric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1254" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207470v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wyplosz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329703" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04909907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Veronese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Polidori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maggi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zamora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ruiz-Calvo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.01.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Leroux-Roels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2025.2499728" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cacoub" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.667" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-024-04719-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohua Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Skrobala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Puisieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2022.12.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pambet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Gauvain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Annweiler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mandigout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-023-00829-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumashankar Nunkessore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dentel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032628" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;doud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Gana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poitau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debacq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.026850" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.805501" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Beaudenon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gonsard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003999" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Krantic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Djellouli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.827263" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sultan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.06.071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04459523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goisser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Soriano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guyonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00505-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652468v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Demnitz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krolak-Salmon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-201585" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04490204v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Decavel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Nourhash&#233;mi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abele" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652464v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine J. Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaignen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.16" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coulongeat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubnitskiy-Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubrich Acko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simionca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Acko-Ohui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afab069" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650784v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ridder" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahalli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maitre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652470v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexis Nkodo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dx-2020-0147" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgueil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aidoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bleuet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mennecart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40266-020-00830-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093163" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0857" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652482v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;alexis Nkodo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16780" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aquino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Ahmine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Amalberti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0871" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03094308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Rangon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ADR-200273" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardaine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04583138v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04928-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652469v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vellas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Abellan van Kan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cesari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2020-0142" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652479v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2020.10.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02872766v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gavazzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.05.070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asangaedem Akpan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue-Teguo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180381" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04605036v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricie Daure" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chicoulaa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagourdette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Escourrou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Secher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0764" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652488v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190609" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925633v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souto de Barreto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-1043-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652492v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly284" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sourdet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lilamand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue-Teguod" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teysseyre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203718666170317120040" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997385v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fougere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sourdet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lilamand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teysseyre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.12.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.05.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650670v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Chhetri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.12.023" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652499v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Little" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Souto Barreto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cesari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0987-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097979v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barreto de Souza" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-018-1024-6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652496v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0757" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652502v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagourdette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abele" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Resnick" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rantz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-018-1008-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755576v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-017-9990-x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827359v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30040-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXBLNP9J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480597v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bewick" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eklund" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fico" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0803-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906288v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Foug&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Souto Barreto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goisser" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soriano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guyonnet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2017.04.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01561769v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Campo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cger.2017.03.001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650662v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw240" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650664v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Daumas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2017.06.024" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650679v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2016.05.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743411v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bewick" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strandberg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.12.006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCMBC0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743389v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Standberg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0589-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03357087v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Nkodo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dubnitskiy-Robin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fouquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364144v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03356838v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina van Dendaele" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;oud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Douget" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferrec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dardaine-Giraud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ripault-Cesbron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364247v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Dendaele" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delahaie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405247v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foug&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaze" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364295v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411924v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy Saint-Georges" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411922v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288911v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DUNK0377" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nieuviarts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cheynet de Beaupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2026.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207470v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wyplosz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329703" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gentric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1254" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04909907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Veronese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Polidori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maggi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zamora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ruiz-Calvo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.01.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Leroux-Roels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2025.2499728" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cacoub" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.667" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-024-04719-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumashankar Nunkessore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dentel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032628" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pambet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Gauvain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Annweiler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mandigout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-023-00829-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;doud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Gana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poitau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debacq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.026850" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohua Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Skrobala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Puisieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2022.12.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Krantic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Djellouli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.827263" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590828v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Beaudenon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gonsard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003999" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035898v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.805501" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sultan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.06.071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04459523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goisser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Soriano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guyonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00505-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubrich Acko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simionca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Acko-Ohui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afab069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ridder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maitre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaignen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.16" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652461v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coulongeat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubnitskiy-Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04490204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Decavel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Nourhash&#233;mi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abele" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine J. Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexis Nkodo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dx-2020-0147" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093163" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652475v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgueil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aidoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bleuet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mennecart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40266-020-00830-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Demnitz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krolak-Salmon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-201585" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03094308v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Rangon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ADR-200273" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04583138v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04928-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;alexis Nkodo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16780" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0857" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606916v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aquino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Ahmine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Amalberti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0871" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652469v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vellas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Abellan van Kan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cesari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2020-0142" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652479v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2020.10.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02872766v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gavazzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.05.070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souto de Barreto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-1043-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04605036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricie Daure" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chicoulaa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagourdette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Escourrou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Secher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0764" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652488v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190609" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652492v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly284" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asangaedem Akpan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue-Teguo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180381" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.05.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Chhetri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.12.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652499v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morley" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Little" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Souto Barreto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cesari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0987-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097979v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barreto de Souza" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-018-1024-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652496v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renoux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0757" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652502v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagourdette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abele" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Resnick" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rantz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-018-1008-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997385v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fougere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sourdet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lilamand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teysseyre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.12.013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652506v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sourdet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lilamand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue-Teguod" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teysseyre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203718666170317120040" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480597v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bewick" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cano" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eklund" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fico" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0803-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Foug&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Souto Barreto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goisser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soriano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guyonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2017.04.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01561769v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Campo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cger.2017.03.001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650662v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw240" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650664v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Daumas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2017.06.024" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755576v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-017-9990-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827359v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30040-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXBLNP9J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650679v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2016.05.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743411v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bewick" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strandberg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.12.006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCMBC0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743389v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Standberg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0589-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03357087v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Nkodo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dubnitskiy-Robin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fouquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364144v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03356838v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina van Dendaele" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;oud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Douget" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferrec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dardaine-Giraud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ripault-Cesbron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364247v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Dendaele" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delahaie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405247v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foug&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaze" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364295v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411924v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy Saint-Georges" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411922v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288911v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DUNK0377" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>