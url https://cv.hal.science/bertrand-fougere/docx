--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -66,4289 +66,4315 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la maison de retraite à l’EHPAD : mutations institutionnelles et enjeux psychiques du soin en fin de vie. Histoire, organisation et paradoxes du lieu de vie-soin</w:t>
+                <w:t xml:space="preserve">L’établissement d’hébergement pour personnes âgées dépendantes (Ehpad), dernier lieu de vie et espace du vivre jusqu’au bout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nieuviarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Cheynet de Beaupré</w:t>
+                <w:t xml:space="preserve">Aline Cheynet De Beaupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2026.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2026.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528722v1</w:t>
+                <w:t xml:space="preserve">hal-05618553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumococcal vaccination at 65 years and vaccination coverage in at-risk adults: A retrospective population-based study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la maison de retraite à l’EHPAD : mutations institutionnelles et enjeux psychiques du soin en fin de vie. Histoire, organisation et paradoxes du lieu de vie-soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nieuviarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Wyplosz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paul Loubet</w:t>
+                <w:t xml:space="preserve">Aline Cheynet de Beaupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329703⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2026.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207470v2</w:t>
+                <w:t xml:space="preserve">hal-05528722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Identifying the needs of natural caregivers caring for a person with dementia: a mixed method study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pneumococcal vaccination at 65 years and vaccination coverage in at-risk adults: A retrospective population-based study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wyplosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rideau</w:t>
+                <w:t xml:space="preserve">Paul Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-025-02828-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099188v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience utilisateur de chambres d’hôpital innovantes pour les patients âgés : le projet HospiSenior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (4), pp.458-467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2025.1254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the impact of hospitalisation for infectious diseases on the quality of life of older patients in four European countries: the AEQUI longitudinal matched cohort study (2020-2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: Identifying the needs of natural caregivers caring for a person with dementia: a mixed method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Veronese</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ruiz-Calvo</w:t>
+                <w:t xml:space="preserve">Sophie Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2025.01.009⟩</w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-025-02828-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909907v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced influenza vaccination for older adults in Europe: a review of the current situation and expert recommendations for the future</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brochot</w:t>
+                <w:t xml:space="preserve">Identifying the needs of natural caregivers caring for a person with dementia: a mixed method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14760584.2025.2499728⟩</w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-025-02724-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057644v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the needs of natural caregivers caring for a person with dementia: a mixed method study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rideau</w:t>
+                <w:t xml:space="preserve">Enhanced influenza vaccination for older adults in Europe: a review of the current situation and expert recommendations for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Leroux-Roels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-025-02724-1⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.350-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14760584.2025.2499728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227781v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#1078 Prevalence of iron deficiency in patients admitted to a geriatric unit: analysis according to the stages of chronic kidney disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Measuring the impact of hospitalisation for infectious diseases on the quality of life of older patients in four European countries: the AEQUI longitudinal matched cohort study (2020-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalet</w:t>
+                <w:t xml:space="preserve">Gabriel Ruiz-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.667⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.847-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2025.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684173v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of iron deficiency in patients admitted to a geriatric unit</w:t>
+                <w:t xml:space="preserve">#1078 Prevalence of iron deficiency in patients admitted to a geriatric unit: analysis according to the stages of chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puisieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-024-04719-6⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (Supplement_1), pp.1091 Meeting Abstract 1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae069.667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435957v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nebulous Association between Cognitive Impairment and Falls in Older Adults: A Systematic Review of the Literature.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of iron deficiency in patients admitted to a geriatric unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puisieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Leroy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Durand</w:t>
+                <w:t xml:space="preserve">Emeline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20032628⟩</w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12877-024-04719-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04548338v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a clustering method to describe the clinical profiles of older fallers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pambet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J B Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geriatric Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41999-023-00829-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high prevalence of geriatric conditions among older adults with cardiovascular disease. Short Title: Geriatric conditions in cardiovascular disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Nebulous Association between Cognitive Impairment and Falls in Older Adults: A Systematic Review of the Literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumashankar Nunkessore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Dentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Aïdoud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Victoire Leroy</w:t>
+                <w:t xml:space="preserve">Hélène Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.122.026850⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, International Journal of Environmental Research and Public Health, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20032628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05324448v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster randomized trials in nursing homes should better be planned as open-cohort than as closed-cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high prevalence of geriatric conditions among older adults with cardiovascular disease. Short Title: Geriatric conditions in cardiovascular disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Aïdoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Poitau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poupin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.06.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.122.026850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076637v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Tools Can We Use to Screen for Fall Risk in Older Patients With Mild Cognitive Impairment? Findings From the MEMENTO Cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoire Leroy</w:t>
+                <w:t xml:space="preserve">Cluster randomized trials in nursing homes should better be planned as open-cohort than as closed-cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaohua Chen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2023.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000813v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroinflammation: A Possible Link Between Chronic Vascular Disorders and Neurodegenerative Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Tools Can We Use to Screen for Fall Risk in Older Patients With Mild Cognitive Impairment? Findings From the MEMENTO Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaohua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Skrobala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Moyse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Angoulvant</w:t>
+                <w:t xml:space="preserve">Francois Puisieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2022.827263⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.1028-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2022.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032998v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dose versus standard-dose vitamin D supplementation in older adults with COVID-19 (COVIT-TRIAL): A multicenter, open-label, randomized controlled superiority trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+                <w:t xml:space="preserve">Neuroinflammation: A Possible Link Between Chronic Vascular Disorders and Neurodegenerative Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavica Krantic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélinda Beaudenon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Boucher</w:t>
+                <w:t xml:space="preserve">Denis Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003999⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2022.827263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590828v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations Between Frailty and Inflammation, Physical, and Psycho-Social Health in Older Adults: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.805501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumococcal and influenza vaccination coverage among at-risk adults: A 5-year French national observational study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Wyplosz</w:t>
+                <w:t xml:space="preserve">High-dose versus standard-dose vitamin D supplementation in older adults with COVID-19 (COVIT-TRIAL): A multicenter, open-label, randomized controlled superiority trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Beaudenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gonsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fernandes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Roubille</w:t>
+                <w:t xml:space="preserve">Sophie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2022.06.071⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (5), pp.e1003999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719216v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of death-related noncompleters in cluster randomized trials carried out in nursing homes: a methodological review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poupin</w:t>
+                <w:t xml:space="preserve">Pneumococcal and influenza vaccination coverage among at-risk adults: A 5-year French national observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wyplosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ansoborlo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Ariane Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 151, pp.132-142. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (33), pp.4911-4921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2022.06.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076626v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraction Note to: Omega-3 fatty acid levels in red blood cell membranes and physical decline over 3 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of death-related noncompleters in cluster randomized trials carried out in nursing homes: a methodological review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ansoborlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-021-00505-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp.132-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459523v1</w:t>
+                <w:t xml:space="preserve">hal-05076626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fall with acute traumatic central cord syndrome in an older patient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Gana</w:t>
+                <w:t xml:space="preserve">Retraction Note to: Omega-3 fatty acid levels in red blood cell membranes and physical decline over 3 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Goisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubrich Acko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Debacq</w:t>
+                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ageing/afab069⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (2), pp.1173-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-021-00505-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652465v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie liée à la santé orale en établissement d'hébergement pour personnes âgées dépendantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fall with acute traumatic central cord syndrome in an older patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ubrich Acko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Simionca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yoann Maitre</w:t>
+                <w:t xml:space="preserve">Estelle Acko-Ohui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.1428-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afab069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650784v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of COVID-19 in a French Nursing Home: Experiences from a Multidisciplinary Mobile Team</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité de vie liée à la santé orale en établissement d'hébergement pour personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Poupin</w:t>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. N’diaye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Bernard</w:t>
+                <w:t xml:space="preserve">Yoann Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (6), pp.354-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652454v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Local COVID-19 Support Platform for Nursing Homes: Feedback and Perspectives</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RETRACTED: Development and Implementation of the Advanced Practice Nurse Worldwide with an Interest in Geriatric Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Decavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Nourhashémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (8), pp.1599-1601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2021.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2021.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652461v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRACTED: Development and Implementation of the Advanced Practice Nurse Worldwide with an Interest in Geriatric Care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflammation at the Crossroads: the Combined Effects of COVID-19, Ageing, and Air Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2021.06.003⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.281-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14283/jfa.2021.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490204v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation at the Crossroads: the Combined Effects of COVID-19, Ageing, and Air Pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of COVID-19 in a French Nursing Home: Experiences from a Multidisciplinary Mobile Team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine J. Martin</w:t>
+                <w:t xml:space="preserve">A. Lemaignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Billet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Frailty &amp; Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.281-285. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14283/jfa.2021.8⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14283/jfa.2021.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652464v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical decision making during the COVID-19 epidemic: an opportunity to think how we think</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Gana</w:t>
+                <w:t xml:space="preserve">A Local COVID-19 Support Platform for Nursing Homes: Feedback and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Coulongeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Aïdoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Alexis Nkodo</w:t>
+                <w:t xml:space="preserve">Sophie Dubnitskiy-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Diagnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (3), pp.400-401. </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (8), pp.1599-1601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/dx-2020-0147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652470v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Impact of Selected Vitamins Deficiencies on the Risk of Disability in Older People</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Medical decision making during the COVID-19 epidemic: an opportunity to think how we think</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud de Luca</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques-Alexis Nkodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.3163. </w:t>
+              <w:t xml:space="preserve">Molecular Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.400-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13093163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/dx-2020-0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652448v1</w:t>
+                <w:t xml:space="preserve">hal-03652470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Effect of Medication Review on Potentially Inappropriate Prescriptions in Older Patients Following Hospital Discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Impact of Selected Vitamins Deficiencies on the Risk of Disability in Older People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Mennecart</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Poitau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40266-020-00830-6⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13093163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652475v1</w:t>
+                <w:t xml:space="preserve">hal-03652448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Fall Risk Systematically Evaluated in Memory Clinics? A National Survey of Practice in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaohua Chen</w:t>
+                <w:t xml:space="preserve">Persistence of Effect of Medication Review on Potentially Inappropriate Prescriptions in Older Patients Following Hospital Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Aidoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bleuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naiara Demnitz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Krolak-Salmon</w:t>
+                <w:t xml:space="preserve">Marc Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-201585⟩</w:t>
+              <w:t xml:space="preserve">Drugs and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (3), pp.243-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40266-020-00830-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652468v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vagal autonomic pathway of COVID-19 at the cross-road of Alzheimer's Disease and aging: a review of knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Fall Risk Systematically Evaluated in Memory Clinics? A National Survey of Practice in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaohua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara Demnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Marie Rangon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Krolak-Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (1), pp.537-551. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (4), pp.1483-1491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ADR-200273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-201585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03094308v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection on the progress of oral medecine in theelderly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The vagal autonomic pathway of COVID-19 at the cross-road of Alzheimer's Disease and aging: a review of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pavageau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dardaine</w:t>
+                <w:t xml:space="preserve">Claire-Marie Rangon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavica Krantic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.537-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ADR-200273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650658v1</w:t>
+                <w:t xml:space="preserve">hal-03094308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COvid-19 and high-dose VITamin D supplementation TRIAL in high-risk older patients (COVIT-TRIAL): study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Beaudenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4406,243 +4432,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping Nursing Homes to Manage the COVID ‐19 Crisis: An Illustrative Example from France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wassim Gana</w:t>
+                <w:t xml:space="preserve">Reflection on the progress of oral medecine in theelderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques‐alexis Nkodo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dardaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (1), pp.55-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652482v1</w:t>
+                <w:t xml:space="preserve">hal-03650658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the old age psychiatrist in a mobile geriatric team: an example in Tours city area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Alexis Nkodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Alexis Nkodo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubnitskiy-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (2), pp.223-231. </w:t>
@@ -4674,3578 +4674,3712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les unités de gériatrie au début de l’épidémie du Covid-19 de 2020 en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helping Nursing Homes to Manage the COVID ‐19 Crisis: An Illustrative Example from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Aïdoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Berrut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Amalberti</w:t>
+                <w:t xml:space="preserve">Jacques‐alexis Nkodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0871⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (11), pp.2475-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.16780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606916v1</w:t>
+                <w:t xml:space="preserve">hal-03652482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraction of: Identification of biological markers for better characterization of older subjects with physical frailty and sarcopenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Les unités de gériatrie au début de l’épidémie du Covid-19 de 2020 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabiha Ahmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Vellas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Amalberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/tnsci-2020-0142⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652469v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical Issues in the Management of Patients With Behavioral and Psychological Symptoms of Dementia During COVID-19 Containment: Examples From Institutions in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Alexis Nkodo</w:t>
+                <w:t xml:space="preserve">Retraction of: Identification of biological markers for better characterization of older subjects with physical frailty and sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Abellan van Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Camus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Matteo Cesari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (12), pp.1332-1333. </w:t>
+              <w:t xml:space="preserve">Translational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jagp.2020.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/tnsci-2020-0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652479v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza vaccination as a novel means of preventing coronary heart disease: Effectiveness in older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Aidoud</w:t>
+                <w:t xml:space="preserve">Ethical Issues in the Management of Patients With Behavioral and Psychological Symptoms of Dementia During COVID-19 Containment: Examples From Institutions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Alexis Nkodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Marlet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.05.070⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (12), pp.1332-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jagp.2020.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02872766v1</w:t>
+                <w:t xml:space="preserve">hal-03652479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ready-meal consumption in older people: association with obesity and dietary intake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Soriano</w:t>
+                <w:t xml:space="preserve">Influenza vaccination as a novel means of preventing coronary heart disease: Effectiveness in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Aidoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Souto de Barreto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Goisser</w:t>
+                <w:t xml:space="preserve">Gaetan Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-018-1043-5⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925633v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02872766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressentis des médecins généralistes ayant participé à un projet d’évaluation gériatrique en soins premiers : données issues de l’étude FAP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ready-meal consumption in older people: association with obesity and dietary intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souto de Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aricie Daure</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marion Secher</w:t>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Goisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0764⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.855-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-018-1043-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605036v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Neural Networks Help to Better Understand the Interplay Between Cognition, Mediterranean Diet, and Physical Performance: Clues from TRELONG Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Amalberti</w:t>
+                <w:t xml:space="preserve">Ressentis des médecins généralistes ayant participé à un projet d’évaluation gériatrique en soins premiers : données issues de l’étude FAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aricie Daure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chicoulaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lagourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-190609⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652488v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraction to Chronic Inflammation: Accelerator of Biological Aging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artificial Neural Networks Help to Better Understand the Interplay Between Cognition, Mediterranean Diet, and Physical Performance: Clues from TRELONG Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabiha Ahmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Amalberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (3), pp.431-431. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (4), pp.1321-1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gerona/gly284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-190609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652492v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive Disorders: Importance of Early/Timely Detection in Daily Clinical Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retraction to Chronic Inflammation: Accelerator of Biological Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asangaedem Akpan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Nourhashémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cesari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-180381⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (3), pp.431-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/gly284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652490v1</w:t>
+                <w:t xml:space="preserve">hal-03652492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aging in the modulation of epigenetic biomarkers of carcinogenesis after exposure to air pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurocognitive Disorders: Importance of Early/Timely Detection in Daily Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asangaedem Akpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturin Tabue-Teguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.05.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (2), pp.317-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-180381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025021v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic inflammation and sarcopenia: A regenerative cell therapy perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of aging in the modulation of epigenetic biomarkers of carcinogenesis after exposure to air pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagadish Chhetri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vellas</w:t>
+                <w:t xml:space="preserve">Lucie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 103, pp.115-123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.12.023⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 110, p.125-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2018.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650670v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions against disability in frail older adults: lessons learned from clinical trials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic inflammation and sarcopenia: A regenerative cell therapy perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadish Chhetri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipe de Souto Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Cesari</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-017-0987-z⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103, pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652499v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Multidomain Intervention, Omega-3 Polyunsaturated Fatty Acids Supplementation or their Combinaison on Cognitive Function in Non-Demented Older Adults According to Frail Status: Results from the MAPT Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interventions against disability in frail older adults: lessons learned from clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Souto Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Simo</w:t>
+                <w:t xml:space="preserve">M. Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 22 (8), pp.923-927. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-018-1024-6⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 22 (6), pp.676-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-017-0987-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097979v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients’ satisfaction after a geriatric assessment into primary care: data from FAP study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Multidomain Intervention, Omega-3 Polyunsaturated Fatty Acids Supplementation or their Combinaison on Cognitive Function in Non-Demented Older Adults According to Frail Status: Results from the MAPT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barreto de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Renoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marion Secher</w:t>
+                <w:t xml:space="preserve">N. Simo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (4), pp.391-397. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 22 (8), pp.923-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12603-018-1024-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652496v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Advanced Practice Nurse in the Management of Geriatric Conditions: Examples from Different Countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patients’ satisfaction after a geriatric assessment into primary care: data from FAP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lagourdette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Rantz</w:t>
+                <w:t xml:space="preserve">Maxime Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chicoulaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lagourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-018-1008-6⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (4), pp.391-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652502v1</w:t>
+                <w:t xml:space="preserve">hal-03652496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the overlap between frailty and low lean mass: Data from Toulouse frailty day hospital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of Advanced Practice Nurse in the Management of Geriatric Conditions: Examples from Different Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lagourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Resnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fougere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Teysseyre</w:t>
+                <w:t xml:space="preserve">M. Rantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2017.12.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (4), pp.463-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-018-1008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997385v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Systems, Antioxidants and Sarcopenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Untangling the overlap between frailty and low lean mass: Data from Toulouse frailty day hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lilamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturin Tabue Teguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Sourdet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Teysseyre</w:t>
+                <w:t xml:space="preserve">B. Teysseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1389203718666170317120040⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 75, pp.209-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2017.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652506v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building bridges for innovation in ageing: synergies between action groups of the EIP on AHA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox Systems, Antioxidants and Sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lilamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturin Tabue-Teguod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bousquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G Fico</w:t>
+                <w:t xml:space="preserve">Bernard Teysseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-016-0803-1⟩</w:t>
+              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp.643-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1389203718666170317120040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480597v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cell membrane omega-3 fatty acid levels and physical performance: Cross-sectional data from the MAPT study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building bridges for innovation in ageing: synergies between action groups of the EIP on AHA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bewick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Eklund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Fougère</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S Guyonnet</w:t>
+                <w:t xml:space="preserve">G Fico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2017.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.92-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-016-0803-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906288v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Frailty : Mechanisms, Tools to Measure, Prevention and Controversy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Red blood cell membrane omega-3 fatty acid levels and physical performance: Cross-sectional data from the MAPT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P de Souto Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Goisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Delrieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Sourdet</w:t>
+                <w:t xml:space="preserve">S Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics in Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cger.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01561769v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRACTED: Chronic Inflammation: Accelerator of Biological Aging</w:t>
+                <w:t xml:space="preserve">Cognitive Frailty : Mechanisms, Tools to Measure, Prevention and Controversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glw240⟩</w:t>
+              <w:t xml:space="preserve">Clinics in Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, pp.339-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cger.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650662v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01561769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRACTED: Association Between Frailty and Cognitive Impairment</w:t>
+                <w:t xml:space="preserve">RETRACTED: Chronic Inflammation: Accelerator of Biological Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Nourhashémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (11), pp.990.e1-990.e5. </w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (9), pp.1218-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2017.06.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glw240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650664v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 fatty acid levels in red blood cell membranes and physical decline over 3~years: longitudinal data from the MAPT study</w:t>
+                <w:t xml:space="preserve">RETRACTED: Association Between Frailty and Cognitive Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lilamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-017-9990-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (11), pp.990.e1-990.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2017.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755576v1</w:t>
+                <w:t xml:space="preserve">hal-03650664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of long-term omega 3 polyunsaturated fatty acid supplementation with or without multidomain intervention on cognitive function in elderly adults with memory complaints (MAPT): a randomised, placebo-controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Andrieu</w:t>
+                <w:t xml:space="preserve">Omega-3 fatty acid levels in red blood cell membranes and physical decline over 3~years: longitudinal data from the MAPT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sabine Goisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Guyonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(17)30040-6⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-017-9990-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01827359v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRACTED: Development and Implementation of the Advanced Practice Nurse Worldwide With an Interest in Geriatric Care</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Abele</w:t>
+                <w:t xml:space="preserve">Effect of long-term omega 3 polyunsaturated fatty acid supplementation with or without multidomain intervention on cognitive function in elderly adults with memory complaints (MAPT): a randomised, placebo-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Coley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (9), pp.782-788. </w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5), pp.377 - 389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2016.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(17)30040-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650679v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operative definition of active and healthy ageing (AHA): Meeting report. Montpellier October 20–21, 2014</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Strandberg</w:t>
+                <w:t xml:space="preserve">RETRACTED: Development and Implementation of the Advanced Practice Nurse Worldwide With an Interest in Geriatric Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Decavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fati Nourhashémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurger.2014.12.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (9), pp.782-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2016.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01743411v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Operative definition of active and healthy ageing (AHA): Meeting report. Montpellier October 20–21, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bewick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Strandberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.196 - 200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurger.2014.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Operational definition of Active and Healthy Ageing (AHA): A conceptual framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bewick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Standberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (9), pp.955 - 960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12603-015-0589-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8255,775 +8389,775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels en gérontologie confrontés à la pandémie de la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A Nkodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dubnitskiy-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études interdisciplinaires COVID19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels en gérontologie confrontés à la pandémie de la COVID-19 : une étude préliminaire et qualitative de séances de débriefings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A Nkodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dubnitskiy-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études interdisciplinaires COVID19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Hospital to DOMicile (the HoDOM project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pothier Kristell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina van Dendaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Aïoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Le Douget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Ferrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Frailty &amp; Sarcopenia Research, 10th edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une collaboration « Gériatre-Odontologiste » pour une prise en charge globale de la personne âgée dépendante au CHU de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Dardaine-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ripault-Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème journée de Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les Sables d’Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'hôpital au domicile : Des exercices physiques simples pour lutter contre la fragilité des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pothier Kristell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E van Dendaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Fougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60ème Congrès Annuel de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société de Pharmacologie Toxicologie Cellulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9033,904 +9167,904 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’hôpital au domicile : des exercices multimodaux pour lutter contre la fragilite des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pothier Kristell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Aïoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina van Dendaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Ferrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de Neuropsychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rennes, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Hospital to DOMicile (the HoDOM project): a prescribed easy-to-do multicomponent intervention to counter frailty in older adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pothier Kristell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina van Dendaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Aïoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Le Douget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Ferrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Frailty &amp; Sarcopenia Research. 10th edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of smoking on fine and ultrafine air pollution PM in their pulmonary genetic and epigenetic toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roy Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2015 European Aerosol Conference (EAC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Milan, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban air pollution fine particulate matter exposure: Biomarkers of carcinogenesis modulated by people ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Congress of the European Societies of Toxicology - EUROTOX 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société de Pharmacologie Toxicologie Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411922v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société de Pharmacologie Toxicologie Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411920v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques de restitution des travaux de recherche du PNR-EST, Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9940,114 +10074,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'âge et du tabac sur les mécanismes génotoxiques et épigénétiques précoces de cancérogénèse broncho-pulmonaire en réponse à la pollution particulaire urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toxicologie. Université du Littoral Côte d'Opale, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014DUNK0377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01288911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId355"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10194,51 +10328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nieuviarts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cheynet de Beaupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2026.02.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207470v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wyplosz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329703" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gentric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1254" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04909907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Veronese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Polidori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maggi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zamora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ruiz-Calvo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.01.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Leroux-Roels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2025.2499728" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cacoub" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.667" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-024-04719-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumashankar Nunkessore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dentel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032628" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pambet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Gauvain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Annweiler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mandigout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-023-00829-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;doud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Gana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poitau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debacq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.026850" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohua Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Skrobala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Puisieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2022.12.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Krantic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Djellouli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.827263" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590828v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Beaudenon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gonsard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003999" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035898v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.805501" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sultan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.06.071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04459523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goisser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Soriano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guyonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00505-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubrich Acko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simionca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Acko-Ohui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afab069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ridder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maitre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaignen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.16" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652461v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coulongeat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubnitskiy-Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04490204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Decavel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Nourhash&#233;mi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abele" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine J. Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexis Nkodo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dx-2020-0147" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093163" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652475v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgueil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aidoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bleuet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mennecart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40266-020-00830-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Demnitz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krolak-Salmon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-201585" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03094308v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Rangon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ADR-200273" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04583138v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04928-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;alexis Nkodo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16780" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0857" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606916v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aquino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Ahmine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Amalberti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0871" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652469v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vellas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Abellan van Kan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cesari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2020-0142" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652479v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2020.10.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02872766v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gavazzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.05.070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souto de Barreto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-1043-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04605036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricie Daure" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chicoulaa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagourdette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Escourrou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Secher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0764" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652488v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190609" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652492v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly284" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asangaedem Akpan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue-Teguo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180381" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.05.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Chhetri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.12.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652499v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morley" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Little" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Souto Barreto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cesari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0987-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097979v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barreto de Souza" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-018-1024-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652496v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renoux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0757" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652502v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagourdette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abele" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Resnick" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rantz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-018-1008-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997385v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fougere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sourdet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lilamand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teysseyre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.12.013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652506v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sourdet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lilamand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue-Teguod" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teysseyre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203718666170317120040" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480597v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bewick" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cano" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eklund" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fico" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0803-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Foug&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Souto Barreto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goisser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soriano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guyonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2017.04.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01561769v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Campo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cger.2017.03.001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650662v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw240" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650664v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Daumas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2017.06.024" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755576v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-017-9990-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827359v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30040-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXBLNP9J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650679v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2016.05.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743411v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bewick" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strandberg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.12.006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCMBC0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743389v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Standberg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0589-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03357087v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Nkodo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dubnitskiy-Robin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fouquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364144v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03356838v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina van Dendaele" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;oud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Douget" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferrec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dardaine-Giraud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ripault-Cesbron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364247v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Dendaele" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delahaie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405247v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foug&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaze" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364295v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411924v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy Saint-Georges" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411922v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288911v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DUNK0377" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05618553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nieuviarts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cheynet De Beaupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2026.04.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cheynet de Beaupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2026.02.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207470v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wyplosz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grenier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329703" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gentric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1254" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gavazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Leroux-Roels" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2025.2499728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04909907v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Veronese" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Polidori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maggi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zamora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ruiz-Calvo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.01.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cacoub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae069.667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-024-04719-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pambet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Gauvain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Annweiler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mandigout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-023-00829-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Leroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumashankar Nunkessore" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dentel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032628" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;doud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Gana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poitau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debacq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.026850" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000813v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohua Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Skrobala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Puisieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2022.12.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moyse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Krantic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Djellouli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.827263" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035898v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.805501" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Beaudenon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gonsard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003999" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fernandes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sultan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.06.071" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04459523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goisser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cantet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Soriano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guyonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00505-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubrich Acko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simionca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Acko-Ohui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afab069" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650784v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ridder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahalli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maitre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04490204v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Decavel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Nourhash&#233;mi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abele" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine J. Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaignen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14283/jfa.2021.16" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coulongeat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubnitskiy-Robin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexis Nkodo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dx-2020-0147" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093163" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652475v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgueil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aidoud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bleuet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mennecart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40266-020-00830-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Demnitz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krolak-Salmon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-201585" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03094308v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Rangon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ADR-200273" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04583138v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04928-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650658v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dardaine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0857" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;alexis Nkodo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16780" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606916v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aquino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Ahmine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Amalberti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0871" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652469v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vellas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Abellan van Kan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cesari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tnsci-2020-0142" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652479v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2020.10.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02872766v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gavazzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.05.070" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925633v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souto de Barreto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-1043-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04605036v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricie Daure" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chicoulaa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagourdette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Escourrou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Secher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0764" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190609" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652492v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly284" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652490v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asangaedem Akpan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue-Teguo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180381" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025021v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2018.05.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650670v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Chhetri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.12.023" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652499v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Little" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Souto Barreto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cesari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0987-z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097979v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue Teguo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barreto de Souza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-018-1024-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652496v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0757" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652502v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagourdette" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abele" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Resnick" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rantz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-018-1008-6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997385v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fougere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sourdet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lilamand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teysseyre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2017.12.013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652506v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sourdet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lilamand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturin Tabue-Teguod" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teysseyre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203718666170317120040" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bousquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bewick" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eklund" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fico" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0803-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906288v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Foug&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Souto Barreto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goisser" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Soriano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guyonnet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2017.04.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01561769v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delrieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Campo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cger.2017.03.001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650662v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw240" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650664v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Daumas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2017.06.024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755576v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-017-9990-x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827359v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andrieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Coley" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30040-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXBLNP9J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650679v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2016.05.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743411v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bewick" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strandberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.12.006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCMBC0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Standberg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farrell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-015-0589-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03357087v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Nkodo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dubnitskiy-Robin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fouquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364144v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03356838v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothier Kristell" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina van Dendaele" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;oud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Douget" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferrec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675695v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dardaine-Giraud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ripault-Cesbron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364247v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Dendaele" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delahaie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405247v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foug&#232;re" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364987v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaze" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03364295v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411924v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy Saint-Georges" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411922v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288911v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DUNK0377" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>