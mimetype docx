--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -770,550 +770,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
+                <w:t xml:space="preserve">Efficacy of 2 botanical aphicides, chicoric and 3,5-dicaffeoylquinic acids, on aphids susceptible and resistant to synthetic insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">Elodie Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Poëssel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (4), pp.1347-1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jee/toae069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672656v1</w:t>
+                <w:t xml:space="preserve">hal-04661222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of 2 botanical aphicides, chicoric and 3,5-dicaffeoylquinic acids, on aphids susceptible and resistant to synthetic insecticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Siegwart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lecerf</w:t>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Poëssel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 117 (4), pp.1347-1355. </w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jee/toae069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04661222v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic basis of codling moth (Cydia pomonella) resistance to the original isolate of C. pomonella Granulovirus (CpGV-M)</w:t>
+                <w:t xml:space="preserve">Genetic characterization of multiple insecticide resistances in Cydia pomonella (L.) using RNAseq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilda Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Léa Gingueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Generalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43 (3), pp.649-658. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2052⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 43 (3), pp.545-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224150v1</w:t>
+                <w:t xml:space="preserve">hal-04224151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of multiple insecticide resistances in Cydia pomonella (L.) using RNAseq</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Genetic basis of codling moth (Cydia pomonella) resistance to the original isolate of C. pomonella Granulovirus (CpGV-M)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Barrès</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gingueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Generalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43 (3), pp.545-554. </w:t>
+              <w:t xml:space="preserve">, 2023, 43 (3), pp.649-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224151v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural intensification alters marbled newt genetic diversity and gene flow through density and dispersal reduction</w:t>
               </w:r>
@@ -1446,51 +1446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring systems for resistance to plant protection products across the world: Between redundancy and complementarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R4p Network</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,51 +1567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1811,307 +1811,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Debieu</w:t>
+                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
+              <w:t xml:space="preserve">, 2020, 733, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223780v1</w:t>
+                <w:t xml:space="preserve">hal-02893336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Danièle Debieu</w:t>
+                <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.15-19</w:t>
+              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893336v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carpocapse des pommes résiste au virus de la granulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2186,765 +2186,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing crop heterogeneity enhances multitrophic diversity across agricultural regions</w:t>
+                <w:t xml:space="preserve">Fine-scale genetic structure in a high dispersal capacity raptor, the Montagu’s harrier (Circus pygargus), revealed by a set of novel microsatellite loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Sirami</w:t>
+                <w:t xml:space="preserve">C. Ribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gross</w:t>
+                <w:t xml:space="preserve">A. Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliette Bosem Baillod</w:t>
+                <w:t xml:space="preserve">S. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">V. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Carrié</w:t>
+                <w:t xml:space="preserve">D. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (33), pp.16442-16447. </w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147 (1), pp.69-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1906419116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10709-019-00053-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265052v1</w:t>
+                <w:t xml:space="preserve">hal-02108814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited genetic structure and demographic expansion of the Brassicogethes aeneus populations in France and in Europe</w:t>
+                <w:t xml:space="preserve">Increasing crop heterogeneity enhances multitrophic diversity across agricultural regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Juhel</w:t>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Barbu</w:t>
+                <w:t xml:space="preserve">Nicolas Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+                <w:t xml:space="preserve">Aliette Bosem Baillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.5162⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (33), pp.16442-16447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1906419116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619087v1</w:t>
+                <w:t xml:space="preserve">hal-02265052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale genetic structure in a high dispersal capacity raptor, the Montagu’s harrier (Circus pygargus), revealed by a set of novel microsatellite loci</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limited genetic structure and demographic expansion of the Brassicogethes aeneus populations in France and in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Villers</w:t>
+                <w:t xml:space="preserve">Amandine Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ruault</w:t>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bretagnolle</w:t>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Picard</w:t>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 147 (1), pp.69-78. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (3), pp.667-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10709-019-00053-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.5162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108814v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial barriers prevent genetic recovery of small isolated populations of a low-mobility freshwater fish</w:t>
+                <w:t xml:space="preserve">Towards sustainable and multifunctional agriculture in farmland landscapes: Lessons from the integrative approach of a French LTSER platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A. Coleman</w:t>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. B. Beheregaray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Kearns</w:t>
+                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 627, pp.822 - 834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-017-0008-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516857v1</w:t>
+                <w:t xml:space="preserve">hal-01699449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable and multifunctional agriculture in farmland landscapes: Lessons from the integrative approach of a French LTSER platform</w:t>
+                <w:t xml:space="preserve">Artificial barriers prevent genetic recovery of small isolated populations of a low-mobility freshwater fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">R. A. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Berthet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+                <w:t xml:space="preserve">A. Pavlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
+                <w:t xml:space="preserve">L. B. Beheregaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kearns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.142⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (6), pp.515-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-017-0008-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699449v1</w:t>
+                <w:t xml:space="preserve">hal-03516857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of long-term monitoring of farmland biodiversity in a LTSER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3746,51 +3746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (12), pp.1463-1475. </w:t>
@@ -3956,453 +3956,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal variations in aphid-parasitoid relative abundance patterns and food webs in agricultural ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop succession and habitat preferences drive the distribution and abundance of carabid beetles in an agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Oliveira Andrade</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
+                <w:t xml:space="preserve">Luca Börger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roncoroni Marilyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/ES15-00010.1⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 199, pp.282-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609802v1</w:t>
+                <w:t xml:space="preserve">hal-01076483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial heterogeneity in landscape structure influences dispersal and genetic structure: empirical evidence from a grasshopper in an agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (8), pp.1713-1728. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.13152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop succession and habitat preferences drive the distribution and abundance of carabid beetles in an agricultural landscape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">Spatiotemporal variations in aphid-parasitoid relative abundance patterns and food webs in agricultural ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Oliveira Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Börger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roncoroni Marilyn</w:t>
+                <w:t xml:space="preserve">Liliane Krespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.005⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (7), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/ES15-00010.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01076483v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immature hoverflies overwinter in cultivated fields and may significantly control aphid populations in autumn</w:t>
               </w:r>
@@ -4560,51 +4560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4690,51 +4690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Inchausti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (13), pp.3214-3225. </w:t>
@@ -4778,303 +4778,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Genetic Differentiation between Contrasted Overwintering Strategies of a Major Pest Predator Episyrphus balteatus (Diptera: Syrphidae): Implications for Biocontrol.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How the common vole copes with modern farming: insights from a capture-mark-recapture experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072997⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 177, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865358v1</w:t>
+                <w:t xml:space="preserve">hal-00919006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the common vole copes with modern farming: insights from a capture-mark-recapture experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lack of Genetic Differentiation between Contrasted Overwintering Strategies of a Major Pest Predator Episyrphus balteatus (Diptera: Syrphidae): Implications for Biocontrol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e72997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.05.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00919006v1</w:t>
+                <w:t xml:space="preserve">hal-00865358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation height and egg coloration differentially affect predation rate and overheating risk: an experimental test mimicking a ground-nesting bird</w:t>
               </w:r>
@@ -5099,51 +5099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (6), pp.694-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5216,51 +5216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5333,51 +5333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5608,51 +5608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5785,263 +5785,1840 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building a national sensor-based biodiversity monitoring network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International and interdisciplinary meeting on non-target effects of biocontrols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new Cydia pomonella colony resistant to multiple Cydia pomonella granulovirus isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gingueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th meeting of the IOBC/WPRS Working Group Microbial and Nematode Control of Invertebrate Pests Advanced Microbial Control Tools for Agroforest Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ponta Delgada, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic structure of codling moth populations from worldwide to farm spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hokkanen, Heikki, Jul 2022, Helsinki, Finland, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization and detection of (bio)pesticide resistance in Cydia pomonella (L.): a genomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilda Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Workshop on Molecular Biology and Genetics of the Lepidoptera.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Kolymbari, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the genetic basis of (bio)pesticide resistance in Cydia pomonella (L.) for high-throughput molecular detection in landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilda Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anses Scientific and Doctoral Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04521974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization and detection of (bio)pesticide resistance in the codling moth (Cydia pomonella): a genomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilda Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International workshop on molecular biology and genetics of the Lepidoptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Kolympari, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04521999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance of Cydia pomonella to all viral isolates used in biological control in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology and Microbial Control &amp; 53rd Annual Meeting of the Society for Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La génétique du paysage, un cadre pour étudier l’effet des hétérogénéités du paysage sur la diversité génétique et la connectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, groupe d’écologie des paysages de la Société Française d’Écologie et d’Évolution (SFE²), Nov 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape genetics of a flightless grasshopper in an agricultural lanscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Ribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. International Congress of Orthopterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orthopterists' Society, Mar 2019, Agadir, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping averaged pairwise information (MAPI): a new tool for landscape genetics on plant virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of farmland heterogeneity on multiple ES spatial variability and trade-offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping Averaged Pairwise Information (MAPI): a new exploratory tool to uncover spatial structure: illustrated with genetic data from the Watermelon mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape scale monitoring of biodiversity : the value of socio-ecological system long term research studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE Joint Annual Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bristih Ecological Society - Société France d'Ecologie., Dec 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of land-use and tillage on the dynamics of a dominant carabid beetle &amp;lt;em&amp;gt;Poecilus cupreus&amp;lt;/em&amp;gt; (L.) in Western France agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Börger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. European Carabidologists Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 64 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a tool to support the design of plant protection solutions in the context of fruit growing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.415-416, Book of abstract - 18th Congress of the European Society for Agronomy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,113 +7633,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Européenne de Biologie Evolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04542160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella (L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6177,113 +7754,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Evolutionary Biology (ESEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6298,1946 +7875,451 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anses Scientific and Doctoral Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Maison -Alfort, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional structure of carabid beetle communities in an agricultural landscape in Western France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farmland: un projet de recherché européens (ERA-Net) sur l’hétérogénéité des paysages agricoles, la biodiversité et les services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gross</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Henckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Carabidologists Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 64 p., 2013, Carabids and man: Can we live with(out) each other?</w:t>
+              <w:t xml:space="preserve">1. Colloque des Zones Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749568v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmland: un projet de recherché européens (ERA-Net) sur l’hétérogénéité des paysages agricoles, la biodiversité et les services écosystémiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional structure of carabid beetle communities in an agricultural landscape in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gross</w:t>
-              </w:r>
-[...1523 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Carabidologists Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 64 p</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02749236v1</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 64 p., 2013, Carabids and man: Can we live with(out) each other?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional traits of carabid beetles reveal seasonal variation in community assembly in annual crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8247,446 +8329,446 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of grassland areas within arable cropping systems for the conservation of biodiversity at the regional level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Chapter 26. The Role of Grassland Areas within Arable Cropping Systems for the Conservation of Biodiversity at the Regional Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Meiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CAB International 2011. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grassland productivity and ecosystem services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grassland Productivity and Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Lemaire, J. Hodgson and A. Chabbi, pp.251-260, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/9781845938093.0251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02809854v1</w:t>
+                <w:t xml:space="preserve">hal-00611711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 26. The Role of Grassland Areas within Arable Cropping Systems for the Conservation of Biodiversity at the Regional Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">The role of grassland areas within arable cropping systems for the conservation of biodiversity at the regional level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Meiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grassland Productivity and Ecosystem Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grassland productivity and ecosystem services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAB International, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/9781845938093.0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611711v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux géniques et dispersion chez un rongeur à démographie cyclique dans un paysage agricole intensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2009. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+              <w:t xml:space="preserve">Ecologie, Environnement. Université Montpellier II - Sciences et Techniques du Languedoc, 2009. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02823769v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00575336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux géniques et dispersion chez un rongeur à démographie cyclique dans un paysage agricole intensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ecologie, Environnement. Université Montpellier II - Sciences et Techniques du Languedoc, 2009. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2009. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-00575336v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02823769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8833,51 +8915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05051405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gingueneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re-Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105777" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Po&#235;ssel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toae069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Idier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Quiquempois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hinsberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Bosem Baillod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906419116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108814v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-019-00053-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Coleman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Beheregaray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kearns" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-017-0008-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.142" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7QX0KQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.05.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lhomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-016-0790-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0576-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Henttonen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte A. van Boheemen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin A. Nurkowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren H. Rieseberg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14293" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330355v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roncoroni Marilyn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.05.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF0J6R2J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Piry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12616" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecoustre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-016-0552-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609802v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES15-00010.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13152" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67534F0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCVDG8D7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.12.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31JXFPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003704v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-14-17" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12818" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CB52N51D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865358v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072997" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919006v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ80P3JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Gillis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/z2012-035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brodier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0881" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339298v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03950.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6W60MG2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00469780v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-0005-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4DK0FHQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663395v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01718.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7ZDT4CZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01264.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RTN05BMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04542160v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261847v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603532v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749568v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupeyron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685719v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221377v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261865v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521974v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521999v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renoult" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224157v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966539v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Fayet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607149v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743997v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742270v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799683v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749236v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224155v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupeyron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809854v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938093.0251" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611711v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823769v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00575336v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05051405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gingueneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re-Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105777" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Po&#235;ssel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toae069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Idier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Quiquempois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hinsberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-019-00053-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Bosem Baillod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906419116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.142" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7QX0KQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Coleman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Beheregaray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kearns" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-017-0008-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.05.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lhomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-016-0790-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0576-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Henttonen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte A. van Boheemen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin A. Nurkowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren H. Rieseberg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14293" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330355v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roncoroni Marilyn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.05.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF0J6R2J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Piry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12616" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecoustre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-016-0552-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCVDG8D7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13152" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67534F0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES15-00010.1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.12.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31JXFPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003704v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-14-17" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12818" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CB52N51D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919006v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ80P3JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072997" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Gillis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/z2012-035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brodier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0881" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339298v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03950.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6W60MG2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00469780v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-0005-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4DK0FHQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663395v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01718.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7ZDT4CZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01264.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RTN05BMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607666v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685719v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221377v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261865v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521974v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renoult" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224157v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966539v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Fayet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743997v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607149v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742270v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799683v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749236v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04542160v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810138v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749568v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupeyron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224155v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupeyron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611711v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938093.0251" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00575336v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>