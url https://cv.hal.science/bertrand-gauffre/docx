--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1561,320 +1561,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Barrès</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R4p Network</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danielle Debieu</w:t>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223854v1</w:t>
+                <w:t xml:space="preserve">hal-02866641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R4p Network</w:t>
+                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barrès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Délye</w:t>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866641v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,90 +1955,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
@@ -3006,429 +3006,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the surrounding landscape on the colonization rate of cereal aphids and phytovirus transmission in autumn</w:t>
+                <w:t xml:space="preserve">Microevolution of bank voles (Myodes glareolus) at neutral and immune-related genes during multiannual dynamic cycles: consequences for Puumala hantavirus epidemiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gilabert</w:t>
+                <w:t xml:space="preserve">Adelaïde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lhomme</w:t>
+                <w:t xml:space="preserve">Heikki Henttonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90 (2), pp.447-457. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.318-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-016-0790-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357540v1</w:t>
+                <w:t xml:space="preserve">hal-01483534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal dynamics of the agricultural landscape mosaic drives distribution and abundance of dominant carabid beetles</w:t>
+                <w:t xml:space="preserve">Influence of the surrounding landscape on the colonization rate of cereal aphids and phytovirus transmission in autumn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Marrec</w:t>
+                <w:t xml:space="preserve">Aude Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Caro</w:t>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Miguet</w:t>
+                <w:t xml:space="preserve">Jean Francois Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+                <w:t xml:space="preserve">Patrick Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-017-0576-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (2), pp.447-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-016-0790-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616236v1</w:t>
+                <w:t xml:space="preserve">hal-01357540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microevolution of bank voles (Myodes glareolus) at neutral and immune-related genes during multiannual dynamic cycles: consequences for Puumala hantavirus epidemiology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal dynamics of the agricultural landscape mosaic drives distribution and abundance of dominant carabid beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelaïde Dubois</w:t>
+                <w:t xml:space="preserve">Gaël Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Galan</w:t>
+                <w:t xml:space="preserve">Paul Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Cosson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heikki Henttonen</w:t>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49, pp.318-329. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (12), pp.2383-2398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-017-0576-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483534v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple introductions, admixture and bridgehead invasion characterize the introduction history of &amp;lt;em&amp;gt;Ambrosia artemisiifolia&amp;lt;/em&amp;gt; in Europe and Australia</w:t>
               </w:r>
@@ -3542,307 +3542,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale effects of agri-environment schemes on carabid beetles in intensive farmland</w:t>
+                <w:t xml:space="preserve">Mapping Averaged Pairwise Information (MAPI): a new exploratory tool to uncover spatial structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Caro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Marrec</w:t>
+                <w:t xml:space="preserve">Sylvain S. Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steve Augiron</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.05.009⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (12), pp.1463-1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330355v1</w:t>
+                <w:t xml:space="preserve">hal-01506806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Averaged Pairwise Information (MAPI): a new exploratory tool to uncover spatial structure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale effects of agri-environment schemes on carabid beetles in intensive farmland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roncoroni Marilyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Piry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+                <w:t xml:space="preserve">Steve Augiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 229, pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506806v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-dependent reproduction causes winter crashes in a common vole population</w:t>
               </w:r>
@@ -3956,319 +3956,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop succession and habitat preferences drive the distribution and abundance of carabid beetles in an agricultural landscape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">Spatial heterogeneity in landscape structure influences dispersal and genetic structure: empirical evidence from a grasshopper in an agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Börger</w:t>
+                <w:t xml:space="preserve">Sophie Mallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roncoroni Marilyn</w:t>
+                <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (8), pp.1713-1728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076483v1</w:t>
+                <w:t xml:space="preserve">hal-01181310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity in landscape structure influences dispersal and genetic structure: empirical evidence from a grasshopper in an agricultural landscape</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Crop succession and habitat preferences drive the distribution and abundance of carabid beetles in an agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+                <w:t xml:space="preserve">Luca Börger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roncoroni Marilyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (8), pp.1713-1728. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 199, pp.282-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181310v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal variations in aphid-parasitoid relative abundance patterns and food webs in agricultural ecosystems</w:t>
               </w:r>
@@ -4293,51 +4293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Krespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4414,51 +4414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4943,51 +4943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of Genetic Differentiation between Contrasted Overwintering Strategies of a Major Pest Predator Episyrphus balteatus (Diptera: Syrphidae): Implications for Biocontrol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5346,51 +5346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (21), pp.4619-4629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5595,51 +5595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphic microsatellite loci and PCR multiplexing in the common vole, Microtus arvalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6047,243 +6047,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of codling moth populations from worldwide to farm spatial scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Franck</w:t>
+                <w:t xml:space="preserve">Characterization and detection of (bio)pesticide resistance in Cydia pomonella (L.): a genomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilda Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hokkanen, Heikki, Jul 2022, Helsinki, Finland, France</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Molecular Biology and Genetics of the Lepidoptera.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Kolymbari, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221377v1</w:t>
+                <w:t xml:space="preserve">hal-04261865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and detection of (bio)pesticide resistance in Cydia pomonella (L.): a genomic approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
+                <w:t xml:space="preserve">Genetic structure of codling moth populations from worldwide to farm spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Molecular Biology and Genetics of the Lepidoptera.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Kolymbari, Greece</w:t>
+              <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hokkanen, Heikki, Jul 2022, Helsinki, Finland, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261865v1</w:t>
+                <w:t xml:space="preserve">hal-04221377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the genetic basis of (bio)pesticide resistance in Cydia pomonella (L.) for high-throughput molecular detection in landscapes</w:t>
               </w:r>
@@ -6295,51 +6295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6416,51 +6416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6757,51 +6757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress of Orthopterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orthopterists' Society, Mar 2019, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6826,64 +6826,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping averaged pairwise information (MAPI): a new tool for landscape genetics on plant virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7033,64 +7033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Averaged Pairwise Information (MAPI): a new exploratory tool to uncover spatial structure: illustrated with genetic data from the Watermelon mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7171,51 +7171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape scale monitoring of biodiversity : the value of socio-ecological system long term research studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7283,77 +7283,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of land-use and tillage on the dynamics of a dominant carabid beetle &amp;lt;em&amp;gt;Poecilus cupreus&amp;lt;/em&amp;gt; (L.) in Western France agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Börger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7542,51 +7542,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella</w:t>
+                <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella (L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
@@ -7617,97 +7617,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Européenne de Biologie Evolutive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Evolutionary Biology (ESEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04542160v1</w:t>
+                <w:t xml:space="preserve">hal-04261847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella (L.)</w:t>
+                <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilda Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
@@ -7738,73 +7738,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Evolutionary Biology (ESEB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic. 2022</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Européenne de Biologie Evolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261847v1</w:t>
+                <w:t xml:space="preserve">anses-04542160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the genetic basis of resistance to (bio)pesticides in Cydia pomonella</w:t>
               </w:r>
@@ -7911,51 +7911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmland: un projet de recherché européens (ERA-Net) sur l’hétérogénéité des paysages agricoles, la biodiversité et les services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8049,64 +8049,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional structure of carabid beetle communities in an agricultural landscape in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8189,103 +8189,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional traits of carabid beetles reveal seasonal variation in community assembly in annual crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8382,51 +8382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Meiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CAB International 2011. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grassland Productivity and Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Lemaire, J. Hodgson and A. Chabbi, pp.251-260, 2011</w:t>
@@ -8494,51 +8494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Meiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grassland productivity and ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8915,51 +8915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05051405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gingueneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re-Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105777" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Po&#235;ssel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toae069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Idier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Quiquempois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hinsberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-019-00053-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Bosem Baillod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906419116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.142" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7QX0KQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Coleman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Beheregaray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kearns" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-017-0008-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.05.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lhomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-016-0790-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0576-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Henttonen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte A. van Boheemen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin A. Nurkowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren H. Rieseberg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14293" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330355v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roncoroni Marilyn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.05.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF0J6R2J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Piry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12616" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecoustre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-016-0552-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCVDG8D7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13152" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67534F0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES15-00010.1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.12.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31JXFPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003704v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-14-17" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12818" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CB52N51D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919006v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ80P3JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072997" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Gillis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/z2012-035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brodier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0881" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339298v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03950.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6W60MG2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00469780v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-0005-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4DK0FHQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663395v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01718.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7ZDT4CZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01264.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RTN05BMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607666v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685719v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221377v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261865v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521974v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renoult" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224157v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966539v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Fayet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743997v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607149v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742270v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799683v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749236v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04542160v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810138v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749568v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupeyron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224155v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupeyron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611711v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938093.0251" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00575336v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05051405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gingueneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re-Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105777" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Po&#235;ssel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toae069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Idier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Quiquempois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hinsberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-019-00053-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Bosem Baillod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906419116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.142" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7QX0KQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Coleman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Beheregaray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kearns" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-017-0008-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.05.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Henttonen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.12.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357540v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lhomme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-016-0790-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0576-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte A. van Boheemen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin A. Nurkowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren H. Rieseberg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14293" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506806v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Piry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12616" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roncoroni Marilyn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.05.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF0J6R2J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecoustre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-016-0552-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mallez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13152" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67534F0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCVDG8D7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira Andrade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Krespi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/ES15-00010.1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.12.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31JXFPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003704v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-14-17" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12818" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CB52N51D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919006v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ80P3JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072997" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Gillis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/z2012-035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brodier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0881" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339298v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03950.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6W60MG2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00469780v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-0005-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4DK0FHQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663395v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01718.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7ZDT4CZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01264.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RTN05BMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607666v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685719v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221377v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521974v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renoult" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224157v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966539v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Fayet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743997v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607149v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742270v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799683v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749236v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261847v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04542160v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810138v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749568v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupeyron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224155v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupeyron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611711v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938093.0251" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00575336v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>