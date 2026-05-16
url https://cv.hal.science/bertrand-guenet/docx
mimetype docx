--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand Guenet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Reduction Accelerates CO 2 Emissions in Near‐Saturated Cold and Wet Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaobo Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GB008877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Sub‐Grid Peatland Vegetation Dynamics in the ORCHIDEE‐PEAT Land Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyu Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (3), pp.e2025MS005257. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025ms005257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSL-Perm-LandN: improving the IPSL Earth System Model to represent permafrost carbon-nitrogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (2), pp.661 - 711. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-19-661-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of carbon farming schemes: risk matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Photinodellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14693062.2026.2623365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced carbon outflow from a Floridian mangrove estuary up to two years after a hurricane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemiek I Stegehuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David T Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-026-03249-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way for improved representation of coupled Physical and biogeochemical processes in Arctic River Plumes—A case study of the Mackenzie shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dustin Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Menemenlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Dutkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When blooming, we recycle faster! Reciprocal intraspecific litter-mixing effects of floral and leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery Ingrid Guimarães De Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Caliman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2055), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biomass – not diversity – drives soil carbon and nitrogen mineralization in Spanish holm oak ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Curiel Yuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Menichetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Guasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 460, pp.117408. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic soil carbon insulation averts large spring cooling from surface–atmosphere feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chéruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (3), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2410226122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term nitrogen fertilization alters microbial respiration sensitivity to temperature and moisture, potentially enhancing soil carbon retention in a boreal Scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Ťupek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksi Lehtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Baldrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (19), pp.5497-5510. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-5497-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of high carbon biodegradability in the subsoil of Mediterranean croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 455, pp.117212. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining global soil carbon datasets: can modern machine learning uncover the missing pieces of process-based models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoji Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Ťupek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoyuki Yamashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumpei Toriyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (10), pp.101003. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/adfe83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming of northern peatlands increases the global temperature overshoot challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biqing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin D Lamboll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (8), pp.101353. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis reveals large potential of substituting synthetic nitrogen fertilizer with solid organic fertilizer for climate mitigation in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaixiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 525, pp.146615. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE‐MAN: Incorporating mangrove processes in the global egetation model of ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemiek Stegehuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (12), pp.e2025MS005185. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025MS005185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Free Air CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Enrichment data to constrain land surface model projections of the terrestrial carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Axel Edouard-Rambaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sofie Lansø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (4), pp.1017 - 1036. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-1017-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta‐analysis reveals that the effects of precipitation change on soil and litter fauna in forests depend on body size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip A Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonora Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Pérez‐izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Biryol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), pp.e17305. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations of soil metal accumulation or leaching potentials under climate change scenarios: the example of copper on a European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Maï Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.367-380. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-10-367-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Ips typographus L. outbreak dynamics and their influence on carbon balance estimates with ORCHIDEE r8627</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jina Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (21), pp.8023-8047. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-8023-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is soil contamination a missing driver of soil heterotrophic respiration in land surface models? A study case with copper –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected soil carbon loss with warming in constrained Earth system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.102. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44433-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling boreal forest's mineral soil and peat C dynamics with the Yasso07 model coupled with the Ricker moisture modifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Ťupek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksi Lehtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Yurova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (13), pp.5349-5367. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-5349-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial biases reduce the ability of Earth system models to simulate soil heterotrophic respiration fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (2), pp.657-669. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-657-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions fondées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmental retention models for representing the hydraulic properties of evolving structured soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kiałka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vzj2.20378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including land management in a European carbon model with lateral transfer to the oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fendrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Panagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, pp.118014. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2023.118014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Blooming” of litter-mixing effects: the role of flower and leaf litter interactions on decomposition in terrestrial and aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery Ingrid Guimarães De Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael D Guariento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana S Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo L Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.3165 - 3182. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-3165-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European croplands under climate change: Carbon input changes required to increase projected soil organic carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 954, pp.176525. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion has mixed effects on the environmental impacts of wheat production in a large, semi-arid Mediterranean agricultural basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cantero-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00942-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions fondées sur la nature : un levier important pour atténuer le changement climatique à condition d’aller de pair avec une réduction drastique des émissions de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using climate change scenarios to simulate mobility of metal contaminants in soils: the example of copper on a European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Mai Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.2350. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2023-2350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of microbial functional diversity and carbon availability on decomposition – A theoretical exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swamini Khurana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tupek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 486, pp.110507. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping risks associated with soil copper contamination using availability and bio-availability proxies at the European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.19828 - 19844. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-23046-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Quantitative Targets for Topsoil Organic Carbon Stock Increase in European Croplands: Case Studies With Exogenous Organic Matter Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kätterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2022.824724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of labile organic C addition on soil microbial response to temperature in a temperate steppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunwang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 167, pp.393 - 418. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowering water table reduces carbon sink strength and carbon stocks in northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Jung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Ballantyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (22), pp.6752-6770. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrogenic carbon decomposition critical to resolving fire’s role in the Earth system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00892-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the lateral transfer of organic carbon through the European river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1119 - 1144. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-1119-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon loss in warmed subarctic grasslands is rapid and restricted to topsoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niel Verbrigghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Leblans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni Sigurdsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (14), pp.3381-3393. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-3381-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the mechanistic understanding of the priming effect on soil organic matter mineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (6), pp.1355-1377. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved global-scale predictions of soil carbon stocks with Millennial Version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.108466. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols pour l’ étude du carbone organique des sols en France métropolitaine. Avancées scientifiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.327-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix representation of lateral soil movements: scaling and calibrating CE-DYNAM (v2) at a continental level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fendrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (20), pp.7835-7857. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-7835-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong mitigation scenario maintains climate neutrality of northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.86 - 97. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2021.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns and drivers of terrestrial dissolved organic carbon (DOC) leaching into the European river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.393-418. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-393-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Priming Effect dans le sol : mécanismes, acteurs et conséquences sur les services écosystémiques dans un contexte de changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.239-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐modelling predictions show high uncertainty of required carbon input changes to reach a 4‰ target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Barkusky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (6), pp.e13330. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing methane emissions for northern peatlands in ORCHIDEE-PEAT revision 7020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), pp.2813-2838. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-2813-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical estimates of regional carbon budgets imply reduced global soil heterotrophic respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.nwaa145. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaa145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large historical carbon emissions from cultivated northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (23), pp.eabf1332. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abf1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of the 4 per 1000 aspirational target for soil carbon: A case study for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (11), pp.2458-2477. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does copper contamination affect soil CO2 emissions ? A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.585677. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2021.585677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoff of CO2 and CH4 emissions from global peatlands under water-table drawdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqi Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.618-622. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-01059-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can N$_2$O emissions offset the benefits from soil organic carbon storage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.237-256. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global evaluation of the nutrient-enabled version of the land surface model ORCHIDEE-CNP v1.2 (r5986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1987-2010. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-1987-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much carbon can be added to soil by sorption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Torn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.127-142. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Drivers Controlling the Priming Effect and Its Magnitude in Aquatic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas dos Anjos Cristiano Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Assis Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (8), </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020jg006201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional carbon inputs to reach a 4 per 1000 objective in Europe: feasibility and projected impacts of climate change based on Century simulations of long-term arable experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (13), pp.3981 - 4004. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-3981-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble modelling, uncertainty and robust predictions of organic carbon in long‐term bare‐fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Álvaro‐fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.904-928. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of dissolved organic carbon from mineral soils plays a significant role in the terrestrial carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chadburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (5), pp.1083-1096. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed effect model approach for assessing land‐based mitigation in Integrated Assessment Models: a regional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Diniz Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.4671-4685. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate warming from managed grasslands cancels the cooling effect of carbon sinks in sparsely grazed and natural grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-20406-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and soil management effects on carbon fluxes and priming effect intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guttières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.108103. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.108103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Simulations of the Land Carbon Sink Are Biased by Ignoring Fluvial Carbon Transfers: A Case Study for the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of northern peatlands in the global carbon cycle for the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (5), pp.956-973. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Servonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lea Albright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport and transformation of dissolved organic carbon from Arctic permafrost regions, Part 2: Model evaluation over the Lena River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.507-520. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-507-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dynamics and soil physicochemical properties explain large-scale variations in soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.2668-2685. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Uncertainties of Future Global Soil Carbon Responses to Climate and Land Use Change With Emergent Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (10), </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE-DYNAM (v1): a spatially explicit process-based carbon erosion scheme for use in Earth system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.1201-1222. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-1201-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating erosion‐induced soil and carbon delivery from uplands to rivers in a global land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.e2020MS002121. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020MS002121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon sequestration simulated in CMIP6-LUMIP models: Implications for climatic mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Hajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Brovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (12), </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abc912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Stable Carbon Isotopes to Evaluate the Dynamics of Soil Carbon in the Land‐Surface Model ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino‐serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Tifafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Peñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.3650-3669. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018MS001392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil process formalisms and forcing factors on simulated organic carbon depth-distributions in soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Keyvanshokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 652, pp.523-537. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Root Turnover, Litterfall, and Soil Microbial Community of Three Mixed Coniferous–Deciduous Forests Dominated by Korean Pine (Pinus koraiensis) Along a Latitudinal Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1298. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal biomass increment in early secondary succession woody ecosystems is increased by CO2 enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin de Kauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sönke Zaehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08348-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport, and transformation of dissolved organic carbon from Arctic permafrost regions – Part 1: Rationale, model description, and simulation protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P K Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.3503-3521. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-3503-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global regulation of methane emission from natural lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cardoso Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Assis Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36519-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for carbon and nitrogen interactions in the global terrestrial ecosystem model ORCHIDEE (trunk version, rev 4999): multi-scale evaluation of gross primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sönke Zaehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.4751-4779. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-4751-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling northern peatland area and carbon dynamics since the Holocene with the ORCHIDEE-PEAT land surface model (SVN r5488)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.2961 - 2982. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-2961-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impacts of CENTURY model initialization scenarios on soil organic carbon dynamics simulation in French long-term experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 311, pp.25-36. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of priming on global soil carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Tifafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (5), pp.1873 - 1883. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-PEAT (revision 4596), a model for northern peatland CO$_2$ water, and energy fluxes on daily to annual scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.497 - 519. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-497-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01719357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIMIC (v1.0), a microbe-mediated model for soil organic matter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Soong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (6), pp.2111-2138. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-2111-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-SOM: modeling soil organic carbon (SOC) and dissolved organic carbon (DOC) dynamics along vertical soil profiles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.937 - 957. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-937-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial CNP and respiration responses to organic matter and nutrient additions: Evidence from a tropical soil incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Soong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marañon-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Francesca Cotrufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boeckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.141-149. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High organic inputs explain shallow and deep SOC storage in a long-term agroforestry system &amp;ndash; combining experimental and modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.297-317. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-297-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global soil organic carbon removal by water erosion under climate change and land use change during AD&thinsp;1850–2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (14), pp.4459-4480. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-4459-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Differences in Global and Regional Total Soil Carbon Stock Estimates Based on SoilGrids, HWSD, and NCSCD: Intercomparison and Evaluation Based on Field Data From USA, England, Wales, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Tifafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1), pp.42 - 56. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GB005678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-MICT (v8.4.1), a land surface model for the high latitudes: model description and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.121 - 163. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-121-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of &amp;lt;i&amp;gt;Quercus pubescens&amp;lt;/i&amp;gt; isoprene emissions from an in natura forest under drought stress and sensitivity to future climate change in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cyrielle Genard-Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (15), pp.4711-4730. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-4711-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-Based Sensitivity Assessment of Soil Organic Carbon Storage: A Case Study from the ORCHIDEE-MICT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.1790-1808. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017MS001237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors controlling soil organic carbon stability in French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 426 (1-2), pp.267-286. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3613-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal response of soil organic carbon after grassland-related land-use change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (10), pp.4731-4746. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/GCB.14328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effects of litter stoichiometry and soil mineral N availability on soil organic matter formation using CENTURY-CUE (v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.4779-4796. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-4779-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of radiocarbon 14 C to constrain carbon dynamics in the soil module of the land surface model ORCHIDEE (SVN r5165)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Tifafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Morras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.4711-4726. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-4711-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHILEAK (revision 3875): a new model branch to simulate carbon transfers along the terrestrial–aquatic continuum of the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), pp.3821-3859. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3821-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gross primary production responses to warming, elevated CO 2 , and irrigation: quantifying the drivers of ecosystem physiology in a semiarid grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiona Ogle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drew Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin de Kauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (8), pp.3092-3106. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement du carbone profond des sols cultivés : une estimation par compilation de données isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Fekiacova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (3), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.13562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A representation of the phosphorus cycle for ORCHIDEE (revision 4520)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Jornet-Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Sardans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), pp.3745 - 3770. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3745-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus in agricultural soils: drivers of its distribution at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk van Apeldoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (8), pp.3418 - 3432. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global forest carbon uptake due to nitrogen and phosphorus deposition from 1850 to 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.4854-4872. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing phosphorus limitations in natural terrestrial ecosystems in carbon cycle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (7), pp.730-749. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016EF000472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37:14 (2), </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0421-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging terrestrial biosphere models with data from the long‐term multifactor Prairie Heating and CO 2 Enrichment experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin de Kauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sönke Zaehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Asao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3623-3645. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in soil solution dissolved organic carbon (DOC) concentrations across European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Graf Pannatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (19), pp.5567 - 5585. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5567-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a representation of priming on soil carbon decomposition in the global land biosphere model ORCHIDEE (version 1.9.5.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Esteban Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan A Janssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.841 - 855. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-841-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are variations in heterotrophic soil respiration related to changes in substrate availability and microbial biomass carbon in the subtropical forests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoliang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward more realistic projections of soil carbon dynamics by Earth system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqi Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Ahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Batjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Brovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.40-56. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement du carbone profond des sols cultivés : une estimation par compilation de données isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Fekiacova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is priming effect a significant process for long-term SOC dynamics? Analysis of a 52-years old experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123 (1-2), pp.203-219. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0063-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial community composition does not predominantly determine the variance of heterotrophic soil respiration across four subtropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoliang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming of soil organic matter decomposition scales linearly with microbial biomass response to litter input in steppe vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunwang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (5), pp.649 - 657. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.01728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking variability in soil solution dissolved organic carbon to climate, soil type, and vegetation type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (5), pp.497-509. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GB004726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal acclimation of organic matter decomposition in an artificial forest soil is related to shifts in microbial community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamada Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast mineralization of land-born C in inland waters: first experimental evidences of aquatic priming effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Harrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jauset-Alcala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 721 (1), pp.35-44. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-013-1635-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that stable C is as vulnerable to priming effect as is more labile C in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.43--48. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new protocol for an artificial soil to analyse soil microbiological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (2), pp.243-246. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic capacities of microorganisms from a long-term bare fallow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.87-93. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming effect: bridging the gap between terrestrial and aquatic ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (10), pp.2850-2861. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/09-1968.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing two mechanistic formalisms for soil organic matter dynamics: A test with in vitro priming effect observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.1212 - 1221. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal mineralisation potential of microbial inocula from burned and unburned forest soil with and without substrate addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Nocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Di Mattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Certini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.1472 - 1478. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a linear relationship between priming effect intensity and the amount of organic matter input?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (3), pp.436 - 442. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Capacity Building in Soil Monitoring in Europe – Session 2 (Sessions 2.1 and 2.2) – Digital Tools for Soil Health Monitoring – 20 June 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gómez-Giménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Supporting Capacity Building in Soil Monitoring in Europe – Session 2 (Sessions 2.1 and 2.2): Digital Tools for Soil Health Monitoring”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15797203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate change on mercury in permafrost: insights from the ORCHIDEE-MICT-PEAT-LEAK model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the AMG Soil Organic Carbon model to assess the carbon trends within French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Houballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 1p., </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using climate change scenarios to simulate mobility of metal contaminants in soils: the example of copper on a European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Mai Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecotox, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil copper contamination effect on carbon mineralisation: evidence of a soil CO2 emission decrease from literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sereni Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenet Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crouzet Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2020 - Soil function and ecosystem services in a changing global environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. pp.2201, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on soils within the next century at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antra Boča</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High organic inputs explain shallow and deep SOC storage in a long-term agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global changes on Greenhouse Gas (GHG) exchanges with atmosphere for sphagnum type peatlands: field study and modelling approach for methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ressources and Environmental Research (ICRER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shandong University, Oct 2019, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global changes on Greenhouse Gas (GHG) exchanges with atmosphere for sphagnum type peatlands: field study and modelling approach for methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-MIP: An international model inter-comparison simulating organic carbon dynamics in bare fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of depth, soil and vegetation types on indicators of soil organic carbon lability in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, France. pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et sols pollués : impact sur les seuils de reponse des organismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SEFA, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High organic inputs explain shallow and deep SOC storage in a long-term agroforestry system – Combining experimental and modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is priming effect a significant process for long-term SOC dynamics? Analysis of a 52-year-old experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etude des Sols - Sol et Changement Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est l’importance du « priming effect » à long terme ? Apport d’une expérimentation au champ de 52 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de l’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique. p. 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une meilleure prise en compte des mécanismes de stabilisation des matières organiques des sols (via des indicateurs ou via la modélisation) peut permettre d’améliorer les prévisions d’évolution de stock de carbone du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Atelier du collectif « SoilMécaSeqC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty functions of modelled soil organic carbon changes in response to crop management derived from a French long term experiments dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Trochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current distribution of phosphorus in agricultural soils at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk van Apeldoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sustainable phosphorus summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the stability and remobilization of mercury in temperate and permafrost soils under climate change with ORCHIDEE-MICT-PEAT-LEAK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - Mercury (Hg) biogeochemical cycling across environmental compartments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-2710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'évolution des stocks de carbone organique dans les sols : travaux et perspectives de recherche autour du modèle AMG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire du Réseau des Matières Organiques (ResMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling interranual variability of methane emissions from a temperate degraded peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjin Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Assemby General 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04148990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un double stress sur les émissions azotées d'un sol : calibration et utilisation du modèle DNDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, VERSAILLES, France. , pp.1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon decomposition rates with depth under an agroforestry system in a calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 22, 2019, Soil Organic Matter in a Stressed World"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon decomposition rates with depth under an agroforestry system in a calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Carbon Budget 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew W Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie M Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee C E Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols contaminés, carbone organique des sols et dérèglement climatique : quelles relations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Mougin; Francis Douay; Marine Canavese; Thierry Lebeau; Elisabeth Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont ils cultivables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, Chapitre 11, 2020, Matière à débattre et décider, 9782759232024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId644"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand Guenet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Sub‐Grid Peatland Vegetation Dynamics in the ORCHIDEE‐PEAT Land Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyu Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (3), pp.e2025MS005257. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025ms005257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSL-Perm-LandN: improving the IPSL Earth System Model to represent permafrost carbon-nitrogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (2), pp.661 - 711. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-19-661-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of carbon farming schemes: risk matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Photinodellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14693062.2026.2623365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fujisaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced carbon outflow from a Floridian mangrove estuary up to two years after a hurricane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemiek I Stegehuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David T Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-026-03249-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Release From Permafrost Thaw May Partially Offset Future Soil Carbon Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (5), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Reduction Accelerates CO 2 Emissions in Near‐Saturated Cold and Wet Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaobo Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GB008877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of high carbon biodegradability in the subsoil of Mediterranean croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 455, pp.117212. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term nitrogen fertilization alters microbial respiration sensitivity to temperature and moisture, potentially enhancing soil carbon retention in a boreal Scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Ťupek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksi Lehtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Baldrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (19), pp.5497-5510. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-5497-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining global soil carbon datasets: can modern machine learning uncover the missing pieces of process-based models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoji Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Ťupek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoyuki Yamashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumpei Toriyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (10), pp.101003. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/adfe83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming of northern peatlands increases the global temperature overshoot challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biqing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin D Lamboll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (8), pp.101353. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis reveals large potential of substituting synthetic nitrogen fertilizer with solid organic fertilizer for climate mitigation in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaixiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 525, pp.146615. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE‐MAN: Incorporating mangrove processes in the global egetation model of ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemiek Stegehuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (12), pp.e2025MS005185. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025MS005185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When blooming, we recycle faster! Reciprocal intraspecific litter-mixing effects of floral and leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery Ingrid Guimarães De Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Caliman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2055), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way for improved representation of coupled Physical and biogeochemical processes in Arctic River Plumes—A case study of the Mackenzie shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dustin Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Menemenlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Dutkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic soil carbon insulation averts large spring cooling from surface–atmosphere feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cadule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chéruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (3), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2410226122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biomass – not diversity – drives soil carbon and nitrogen mineralization in Spanish holm oak ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Curiel Yuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Menichetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Guasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 460, pp.117408. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is soil contamination a missing driver of soil heterotrophic respiration in land surface models? A study case with copper –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected soil carbon loss with warming in constrained Earth system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.102. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-44433-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including land management in a European carbon model with lateral transfer to the oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fendrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Panagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, pp.118014. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2023.118014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling boreal forest's mineral soil and peat C dynamics with the Yasso07 model coupled with the Ricker moisture modifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Ťupek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksi Lehtonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Yurova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (13), pp.5349-5367. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-5349-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions fondées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmental retention models for representing the hydraulic properties of evolving structured soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Kiałka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/vzj2.20378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial biases reduce the ability of Earth system models to simulate soil heterotrophic respiration fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (2), pp.657-669. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-657-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Blooming” of litter-mixing effects: the role of flower and leaf litter interactions on decomposition in terrestrial and aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery Ingrid Guimarães De Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael D Guariento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana S Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo L Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.3165 - 3182. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-3165-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion has mixed effects on the environmental impacts of wheat production in a large, semi-arid Mediterranean agricultural basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cantero-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00942-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European croplands under climate change: Carbon input changes required to increase projected soil organic carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 954, pp.176525. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Ips typographus L. outbreak dynamics and their influence on carbon balance estimates with ORCHIDEE r8627</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jina Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (21), pp.8023-8047. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-8023-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Free Air CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Enrichment data to constrain land surface model projections of the terrestrial carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Axel Edouard-Rambaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sofie Lansø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (4), pp.1017 - 1036. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-1017-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations of soil metal accumulation or leaching potentials under climate change scenarios: the example of copper on a European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Maï Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.367-380. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-10-367-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta‐analysis reveals that the effects of precipitation change on soil and litter fauna in forests depend on body size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip A Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonora Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Pérez‐izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Biryol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), pp.e17305. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using climate change scenarios to simulate mobility of metal contaminants in soils: the example of copper on a European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Mai Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.2350. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2023-2350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of microbial functional diversity and carbon availability on decomposition – A theoretical exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swamini Khurana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dondini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tupek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 486, pp.110507. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping risks associated with soil copper contamination using availability and bio-availability proxies at the European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.19828 - 19844. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-23046-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions fondées sur la nature : un levier important pour atténuer le changement climatique à condition d’aller de pair avec une réduction drastique des émissions de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon loss in warmed subarctic grasslands is rapid and restricted to topsoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niel Verbrigghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Leblans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni Sigurdsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (14), pp.3381-3393. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-3381-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the mechanistic understanding of the priming effect on soil organic matter mineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (6), pp.1355-1377. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the lateral transfer of organic carbon through the European river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1119 - 1144. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-1119-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved global-scale predictions of soil carbon stocks with Millennial Version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.108466. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols pour l’ étude du carbone organique des sols en France métropolitaine. Avancées scientifiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.327-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns and drivers of terrestrial dissolved organic carbon (DOC) leaching into the European river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.393-418. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-393-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong mitigation scenario maintains climate neutrality of northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.86 - 97. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2021.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix representation of lateral soil movements: scaling and calibrating CE-DYNAM (v2) at a continental level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fendrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (20), pp.7835-7857. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-7835-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Priming Effect dans le sol : mécanismes, acteurs et conséquences sur les services écosystémiques dans un contexte de changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.239-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing methane emissions for northern peatlands in ORCHIDEE-PEAT revision 7020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), pp.2813-2838. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-2813-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐modelling predictions show high uncertainty of required carbon input changes to reach a 4‰ target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Barkusky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (6), pp.e13330. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of labile organic C addition on soil microbial response to temperature in a temperate steppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunwang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 167, pp.393 - 418. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Quantitative Targets for Topsoil Organic Carbon Stock Increase in European Croplands: Case Studies With Exogenous Organic Matter Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kätterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2022.824724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrogenic carbon decomposition critical to resolving fire’s role in the Earth system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00892-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowering water table reduces carbon sink strength and carbon stocks in northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Jung Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Ballantyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (22), pp.6752-6770. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoff of CO2 and CH4 emissions from global peatlands under water-table drawdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqi Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.618-622. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-01059-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of the 4 per 1000 aspirational target for soil carbon: A case study for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (11), pp.2458-2477. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does copper contamination affect soil CO2 emissions ? A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.585677. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2021.585677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can N$_2$O emissions offset the benefits from soil organic carbon storage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.237-256. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Drivers Controlling the Priming Effect and Its Magnitude in Aquatic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas dos Anjos Cristiano Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Assis Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (8), </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020jg006201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much carbon can be added to soil by sorption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Torn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.127-142. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global evaluation of the nutrient-enabled version of the land surface model ORCHIDEE-CNP v1.2 (r5986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1987-2010. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-1987-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble modelling, uncertainty and robust predictions of organic carbon in long‐term bare‐fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Álvaro‐fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.904-928. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of dissolved organic carbon from mineral soils plays a significant role in the terrestrial carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chadburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (5), pp.1083-1096. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional carbon inputs to reach a 4 per 1000 objective in Europe: feasibility and projected impacts of climate change based on Century simulations of long-term arable experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Virto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (13), pp.3981 - 4004. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-3981-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed effect model approach for assessing land‐based mitigation in Integrated Assessment Models: a regional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Diniz Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.4671-4685. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and soil management effects on carbon fluxes and priming effect intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guttières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.108103. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.108103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate warming from managed grasslands cancels the cooling effect of carbon sinks in sparsely grazed and natural grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-20406-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical estimates of regional carbon budgets imply reduced global soil heterotrophic respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.nwaa145. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaa145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large historical carbon emissions from cultivated northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (23), pp.eabf1332. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abf1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Servonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lea Albright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Uncertainties of Future Global Soil Carbon Responses to Climate and Land Use Change With Emergent Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (10), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dynamics and soil physicochemical properties explain large-scale variations in soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.2668-2685. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport and transformation of dissolved organic carbon from Arctic permafrost regions, Part 2: Model evaluation over the Lena River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.507-520. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-507-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE-DYNAM (v1): a spatially explicit process-based carbon erosion scheme for use in Earth system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.1201-1222. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-1201-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating erosion‐induced soil and carbon delivery from uplands to rivers in a global land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.e2020MS002121. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020MS002121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon sequestration simulated in CMIP6-LUMIP models: Implications for climatic mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Hajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Brovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (12), </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abc912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Simulations of the Land Carbon Sink Are Biased by Ignoring Fluvial Carbon Transfers: A Case Study for the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of northern peatlands in the global carbon cycle for the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (5), pp.956-973. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Root Turnover, Litterfall, and Soil Microbial Community of Three Mixed Coniferous–Deciduous Forests Dominated by Korean Pine (Pinus koraiensis) Along a Latitudinal Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1298. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal biomass increment in early secondary succession woody ecosystems is increased by CO2 enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin de Kauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sönke Zaehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08348-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport, and transformation of dissolved organic carbon from Arctic permafrost regions – Part 1: Rationale, model description, and simulation protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P K Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.3503-3521. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-3503-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global regulation of methane emission from natural lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cardoso Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Assis Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36519-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for carbon and nitrogen interactions in the global terrestrial ecosystem model ORCHIDEE (trunk version, rev 4999): multi-scale evaluation of gross primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sönke Zaehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.4751-4779. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-4751-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling northern peatland area and carbon dynamics since the Holocene with the ORCHIDEE-PEAT land surface model (SVN r5488)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.2961 - 2982. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-2961-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil process formalisms and forcing factors on simulated organic carbon depth-distributions in soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Keyvanshokouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 652, pp.523-537. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Stable Carbon Isotopes to Evaluate the Dynamics of Soil Carbon in the Land‐Surface Model ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino‐serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Tifafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Peñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.3650-3669. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018MS001392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIMIC (v1.0), a microbe-mediated model for soil organic matter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Soong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (6), pp.2111-2138. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-2111-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-PEAT (revision 4596), a model for northern peatland CO$_2$ water, and energy fluxes on daily to annual scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.497 - 519. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-497-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01719357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-SOM: modeling soil organic carbon (SOC) and dissolved organic carbon (DOC) dynamics along vertical soil profiles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.937 - 957. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-937-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global soil organic carbon removal by water erosion under climate change and land use change during AD&thinsp;1850–2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (14), pp.4459-4480. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-4459-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial CNP and respiration responses to organic matter and nutrient additions: Evidence from a tropical soil incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Soong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marañon-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Francesca Cotrufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boeckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.141-149. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High organic inputs explain shallow and deep SOC storage in a long-term agroforestry system &amp;ndash; combining experimental and modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.297-317. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-297-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Differences in Global and Regional Total Soil Carbon Stock Estimates Based on SoilGrids, HWSD, and NCSCD: Intercomparison and Evaluation Based on Field Data From USA, England, Wales, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Tifafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1), pp.42 - 56. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GB005678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-MICT (v8.4.1), a land surface model for the high latitudes: model description and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.121 - 163. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-121-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of &amp;lt;i&amp;gt;Quercus pubescens&amp;lt;/i&amp;gt; isoprene emissions from an in natura forest under drought stress and sensitivity to future climate change in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cyrielle Genard-Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (15), pp.4711-4730. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-4711-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors controlling soil organic carbon stability in French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 426 (1-2), pp.267-286. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3613-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-Based Sensitivity Assessment of Soil Organic Carbon Storage: A Case Study from the ORCHIDEE-MICT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.1790-1808. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017MS001237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal response of soil organic carbon after grassland-related land-use change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (10), pp.4731-4746. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/GCB.14328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of radiocarbon 14 C to constrain carbon dynamics in the soil module of the land surface model ORCHIDEE (SVN r5165)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Tifafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Morras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.4711-4726. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-4711-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effects of litter stoichiometry and soil mineral N availability on soil organic matter formation using CENTURY-CUE (v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.4779-4796. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-4779-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of priming on global soil carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Tifafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (5), pp.1873 - 1883. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impacts of CENTURY model initialization scenarios on soil organic carbon dynamics simulation in French long-term experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 311, pp.25-36. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement du carbone profond des sols cultivés : une estimation par compilation de données isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Fekiacova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (3), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.13562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A representation of the phosphorus cycle for ORCHIDEE (revision 4520)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Jornet-Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Sardans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), pp.3745 - 3770. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3745-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus in agricultural soils: drivers of its distribution at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk van Apeldoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (8), pp.3418 - 3432. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global forest carbon uptake due to nitrogen and phosphorus deposition from 1850 to 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.4854-4872. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing phosphorus limitations in natural terrestrial ecosystems in carbon cycle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (7), pp.730-749. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016EF000472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37:14 (2), </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0421-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging terrestrial biosphere models with data from the long‐term multifactor Prairie Heating and CO 2 Enrichment experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin de Kauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Medlyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sönke Zaehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Asao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3623-3645. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gross primary production responses to warming, elevated CO 2 , and irrigation: quantifying the drivers of ecosystem physiology in a semiarid grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiona Ogle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drew Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin de Kauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (8), pp.3092-3106. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHILEAK (revision 3875): a new model branch to simulate carbon transfers along the terrestrial–aquatic continuum of the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), pp.3821-3859. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3821-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in soil solution dissolved organic carbon (DOC) concentrations across European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Graf Pannatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (19), pp.5567 - 5585. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5567-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a representation of priming on soil carbon decomposition in the global land biosphere model ORCHIDEE (version 1.9.5.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Esteban Moyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan A Janssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.841 - 855. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-841-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are variations in heterotrophic soil respiration related to changes in substrate availability and microbial biomass carbon in the subtropical forests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoliang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward more realistic projections of soil carbon dynamics by Earth system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqi Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Ahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Batjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Brovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.40-56. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement du carbone profond des sols cultivés : une estimation par compilation de données isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Fekiacova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial community composition does not predominantly determine the variance of heterotrophic soil respiration across four subtropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoliang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijun Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming of soil organic matter decomposition scales linearly with microbial biomass response to litter input in steppe vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunwang Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (5), pp.649 - 657. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.01728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is priming effect a significant process for long-term SOC dynamics? Analysis of a 52-years old experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123 (1-2), pp.203-219. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0063-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking variability in soil solution dissolved organic carbon to climate, soil type, and vegetation type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Gielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (5), pp.497-509. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GB004726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal acclimation of organic matter decomposition in an artificial forest soil is related to shifts in microbial community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamada Abdelgawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast mineralization of land-born C in inland waters: first experimental evidences of aquatic priming effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Harrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jauset-Alcala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 721 (1), pp.35-44. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-013-1635-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that stable C is as vulnerable to priming effect as is more labile C in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.43--48. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic capacities of microorganisms from a long-term bare fallow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.87-93. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new protocol for an artificial soil to analyse soil microbiological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (2), pp.243-246. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing two mechanistic formalisms for soil organic matter dynamics: A test with in vitro priming effect observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.1212 - 1221. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal mineralisation potential of microbial inocula from burned and unburned forest soil with and without substrate addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Nocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Di Mattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Certini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.1472 - 1478. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a linear relationship between priming effect intensity and the amount of organic matter input?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (3), pp.436 - 442. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming effect: bridging the gap between terrestrial and aquatic ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (10), pp.2850-2861. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/09-1968.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the stability and remobilization of mercury in temperate and permafrost soils under climate change with ORCHIDEE-MICT-PEAT-LEAK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - Mercury (Hg) biogeochemical cycling across environmental compartments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-2710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'évolution des stocks de carbone organique dans les sols : travaux et perspectives de recherche autour du modèle AMG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire du Réseau des Matières Organiques (ResMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling interranual variability of methane emissions from a temperate degraded peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjin Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Assemby General 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04148990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un double stress sur les émissions azotées d'un sol : calibration et utilisation du modèle DNDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, VERSAILLES, France. , pp.1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon decomposition rates with depth under an agroforestry system in a calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 22, 2019, Soil Organic Matter in a Stressed World"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon decomposition rates with depth under an agroforestry system in a calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Carbon Budget 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew W Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie M Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee C E Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Capacity Building in Soil Monitoring in Europe – Session 2 (Sessions 2.1 and 2.2) – Digital Tools for Soil Health Monitoring – 20 June 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gómez-Giménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Román Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Supporting Capacity Building in Soil Monitoring in Europe – Session 2 (Sessions 2.1 and 2.2): Digital Tools for Soil Health Monitoring”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15797203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate change on mercury in permafrost: insights from the ORCHIDEE-MICT-PEAT-LEAK model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the AMG Soil Organic Carbon model to assess the carbon trends within French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Houballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 1p., </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using climate change scenarios to simulate mobility of metal contaminants in soils: the example of copper on a European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Mai Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecotox, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil copper contamination effect on carbon mineralisation: evidence of a soil CO2 emission decrease from literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sereni Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenet Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crouzet Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2020 - Soil function and ecosystem services in a changing global environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. pp.2201, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on soils within the next century at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antra Boča</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Manté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High organic inputs explain shallow and deep SOC storage in a long-term agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global changes on Greenhouse Gas (GHG) exchanges with atmosphere for sphagnum type peatlands: field study and modelling approach for methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ressources and Environmental Research (ICRER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shandong University, Oct 2019, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global changes on Greenhouse Gas (GHG) exchanges with atmosphere for sphagnum type peatlands: field study and modelling approach for methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et sols pollués : impact sur les seuils de reponse des organismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SEFA, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High organic inputs explain shallow and deep SOC storage in a long-term agroforestry system – Combining experimental and modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thomas Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.53-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-MIP: An international model inter-comparison simulating organic carbon dynamics in bare fallow soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of depth, soil and vegetation types on indicators of soil organic carbon lability in forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, France. pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une meilleure prise en compte des mécanismes de stabilisation des matières organiques des sols (via des indicateurs ou via la modélisation) peut permettre d’améliorer les prévisions d’évolution de stock de carbone du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Atelier du collectif « SoilMécaSeqC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty functions of modelled soil organic carbon changes in response to crop management derived from a French long term experiments dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Trochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is priming effect a significant process for long-term SOC dynamics? Analysis of a 52-year-old experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etude des Sols - Sol et Changement Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est l’importance du « priming effect » à long terme ? Apport d’une expérimentation au champ de 52 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de l’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique. p. 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current distribution of phosphorus in agricultural soils at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk van Apeldoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sustainable phosphorus summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols contaminés, carbone organique des sols et dérèglement climatique : quelles relations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Mougin; Francis Douay; Marine Canavese; Thierry Lebeau; Elisabeth Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont ils cultivables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, Chapitre 11, 2020, Matière à débattre et décider, 9782759232024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId646"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Che" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GB008877" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Bian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyang Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ms005257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cadule" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-661-2026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Photinodellis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2623365" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek I Stegehuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T Ho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03249-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Carroll" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Menemenlis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2271" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05443370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Ingrid Guimar&#227;es De Alencar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Amado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Caliman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0234" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179975v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Curiel Yuste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Menichetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Flores" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guasconi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117408" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;ruy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2410226122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05443352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris &#356;upek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehtonen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Baldrian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-5497-2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khairallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117212" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Hashimoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Yamashita" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Toriyama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adfe83" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biqing Zhu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin D Lamboll" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101353" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaixiang Zhao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schmidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146615" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025MS005185" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Raoult" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Axel Edouard-Rambaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sofie Lans&#248;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1017-2024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonora Fisher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia P&#233;rez&#8208;izquierdo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biryol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17305" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sereni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Ma&#239; Paris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-367-2024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Petter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8023-2024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04795025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177574" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790877v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfang Cao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44433-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Yurova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Abramoff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5349-2024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Orliac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-657-2024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kia&#322;ka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Naudts" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20378" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fendrich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.118014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792636v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Guariento" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana S Carneiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L Voigt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-3165-2024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Lugato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176525" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400105v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Naipal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cantero-Martinez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00942-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Mai Paris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-2350" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792648v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swamini Khurana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dondini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tupek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110507" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23046-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;tterer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.824724" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunwang Xiao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxu Li" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108589" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775356v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Jung Kwon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ballantyne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16394" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589224v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bowring" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00892-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747249v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1119-2022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Verbrigghe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Leblans" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni Sigurdsson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3381-2022" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419469v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Georgiou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Xu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108466" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837644v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7835-2022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607600v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.12.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604083v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gommet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-393-2022" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Barkusky" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13330" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656303v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jourdain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-2813-2022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004921v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Baccini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaa145" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf1332" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214059v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Dimassi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15547" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208410v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.585677" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255991v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Ciais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Luo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingping Wang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01059-w" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958540v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15342" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1987-2021" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128858v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Torn" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00759-x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03379173v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes Sanches" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas dos Anjos Cristiano Marino" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Assis Esteves" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jg006201" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281727v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3981-2021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081740v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvaro&#8208;fuentes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15441" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154157v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nakhavali" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;gnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chadburn" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15460" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251005v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Diniz Oliveira" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblanc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15738" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136901v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrero" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20406-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gutti&#232;res" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108103" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004933v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2020.07.009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004934v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13081" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374036v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-507-2020" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904478v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ping Wang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Wieder" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14994" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984537v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Xu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006589" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524148v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1201-2020" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004927v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Yuan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002121" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109220v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Ito" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Hajima" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Lawrence" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abc912" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374022v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino&#8208;serrano" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Tifafi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001392" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904523v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Keyvanshokouhi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.236" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374029v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujue Wang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Shen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Janssens" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01298" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374049v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Walker" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Kauwe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Medlyn" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Zaehle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Iversen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08348-1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276177v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P K Bowring" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-3503-2019" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374040v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cardoso Marinho" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Barros" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36519-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398529v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Vuichard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Messina" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-4751-2019" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332525v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2961-2019" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976392v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.09.038" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78H17GB2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806760v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino-Serrano" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14069" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-497-2018" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374053v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Huang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Soong" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-2111-2018" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806717v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-937-2018" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374054v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#241;on-Jimenez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francesca Cotrufo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boeckx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bode" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.011" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693175v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cozzi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-297-2018" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374028v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4459-2018" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806874v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GB005678" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806766v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-121-2018" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01876905v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cyrielle Genard-Zielinski" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4711-2018" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374052v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017MS001237" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744147v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3613-x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190746v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GCB.14328" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374045v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4779-2018" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374034v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Morras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moretti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4711-2018" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629420v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3821-2017" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226897v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Ryan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiona Ogle" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Peltier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13602" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765448v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.13562" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01625449v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jornet-Puig" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sardans" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3745-2017" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708836v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Apeldoorn" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13618" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872389v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13766" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581147v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016EF000472" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225865v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Asao" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13643" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587571v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Graf Pannatier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5567-2016" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587538v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Esteban Moyano" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A Janssens" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-841-2016" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805240v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wei" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Xiao" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Xiao" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18370" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922844v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ahlstr&#246;m" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Allison" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Batjes" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005239" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607402v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535222v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Neill" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0063-2" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806684v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Shen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07854" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806196v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Su" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01728" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210850v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gielen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004726" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636795v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Abdelgawad" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.01.003" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLQVXPQM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076667v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jauset-Alcala" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1635-1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567160v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juarez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.04.001" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8P38BTJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201989v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.04.002" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8L1ZS8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649511v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pouteau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.07.006" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB5ZLKQP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200273v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1968.1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017921v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.04.016" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017927v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Nocentini" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Mattia" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Certini" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bardoux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.05.009" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666203v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.09.006" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJP6J13-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154597v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gabriel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G&#243;mez-Gim&#233;nez" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15797203" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946180v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1475" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04209620v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#233;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8046" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535500v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535504v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sereni Laura" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenet Bertrand" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouzet Olivier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Isabelle" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2201" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562003v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antra Bo&#269;a" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736972v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomas Cozzi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462970v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Dan" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463000v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604925v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605422v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blasi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604611v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624903v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591732v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Neil" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604673v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594802v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740346v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Yang" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051667v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-2710" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04148990v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjin Qiu" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12374" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487855v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598774v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735018v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370337v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Sullivan" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Jones" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M Andrew" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee C E Bakker" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221136v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyu Bian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyang Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ms005257" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cadule" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-661-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Photinodellis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2623365" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek I Stegehuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T Ho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03249-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Sun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Che" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GB008877" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khairallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117212" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05443352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris &#356;upek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehtonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Baldrian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-5497-2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Hashimoto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Yamashita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumpei Toriyama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/adfe83" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biqing Zhu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin D Lamboll" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101353" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaixiang Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schmidt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146615" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025MS005185" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05443370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Ingrid Guimar&#227;es De Alencar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Amado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Caliman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0234" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Carroll" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Menemenlis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;ruy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2410226122" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179975v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Curiel Yuste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Menichetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Flores" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guasconi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117408" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04795025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sereni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177574" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfang Cao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44433-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fendrich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.118014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Yurova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Abramoff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5349-2024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kia&#322;ka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Naudts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20378" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Orliac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-657-2024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Guariento" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana S Carneiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L Voigt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-3165-2024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400105v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Naipal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cantero-Martinez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00942-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Lugato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176525" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790949v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jina Jeong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Petter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-8023-2024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490533v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Raoult" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Axel Edouard-Rambaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sofie Lans&#248;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1017-2024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605903v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Ma&#239; Paris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-367-2024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonora Fisher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia P&#233;rez&#8208;izquierdo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Biryol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17305" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Mai Paris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-2350" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swamini Khurana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dondini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tupek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110507" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23046-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04790868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796676v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel Verbrigghe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Leblans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni Sigurdsson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3381-2022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747249v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1119-2022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419469v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Georgiou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Xu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108466" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796732v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gommet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-393-2022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607600v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.12.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7835-2022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656303v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jourdain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-2813-2022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918024v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Barkusky" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13330" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunwang Xiao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxu Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108589" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574240v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;tterer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.824724" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589224v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bowring" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00892-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775356v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Jung Kwon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ballantyne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16394" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255991v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Ciais" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Luo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingping Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01059-w" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214059v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Dimassi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rom&#225;n Dobarco" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15547" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208410v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.585677" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958540v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15342" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03379173v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes Sanches" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas dos Anjos Cristiano Marino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Assis Esteves" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jg006201" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128858v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Torn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00759-x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218432v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1987-2021" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081740v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvaro&#8208;fuentes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15441" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154157v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nakhavali" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;gnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chadburn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15460" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281727v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3981-2021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251005v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Diniz Oliveira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leblanc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15738" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086435v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gutti&#232;res" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108103" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136901v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Herrero" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20406-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004921v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Baccini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaa145" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253747v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf1332" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984537v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Xu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006589" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904478v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ping Wang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Wieder" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14994" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374036v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-507-2020" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524148v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1201-2020" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004927v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Yuan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002121" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109220v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Ito" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Hajima" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Lawrence" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abc912" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004933v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2020.07.009" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004934v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13081" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374029v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujue Wang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Shen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Janssens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01298" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374049v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Walker" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Kauwe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Medlyn" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Zaehle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Iversen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08348-1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276177v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P K Bowring" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-3503-2019" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374040v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cardoso Marinho" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Barros" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36519-5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398529v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Vuichard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Messina" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-4751-2019" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332525v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2961-2019" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904523v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Keyvanshokouhi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.236" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374022v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino&#8208;serrano" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Tifafi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001392" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374053v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Huang" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Soong" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-2111-2018" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719357v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-497-2018" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806717v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino-Serrano" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-937-2018" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374028v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4459-2018" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374054v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#241;on-Jimenez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francesca Cotrufo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boeckx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bode" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.011" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693175v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cozzi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-297-2018" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806874v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GB005678" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806766v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-121-2018" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01876905v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cyrielle Genard-Zielinski" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4711-2018" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744147v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3613-x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374052v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017MS001237" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190746v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GCB.14328" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374034v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Morras" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moretti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4711-2018" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374045v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4779-2018" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806760v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14069" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976392v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.09.038" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78H17GB2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765448v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.13562" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01625449v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Jornet-Puig" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sardans" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3745-2017" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708836v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Apeldoorn" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13618" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872389v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13766" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581147v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016EF000472" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225865v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Asao" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13643" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226897v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Ryan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiona Ogle" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Peltier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13602" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629420v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3821-2017" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587571v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Graf Pannatier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5567-2016" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587538v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Esteban Moyano" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A Janssens" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-841-2016" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805240v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wei" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Xiao" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Xiao" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18370" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922844v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ahlstr&#246;m" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Allison" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Batjes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005239" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607402v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806684v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Shen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07854" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806196v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhou" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Su" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01728" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535222v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Neill" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0063-2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210850v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gielen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004726" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636795v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Abdelgawad" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.01.003" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLQVXPQM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076667v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Harrault" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jauset-Alcala" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1635-1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567160v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juarez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.04.001" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8P38BTJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649511v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pouteau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.07.006" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB5ZLKQP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201989v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.04.002" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8L1ZS8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017921v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.04.016" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017927v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Nocentini" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Mattia" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Certini" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bardoux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.05.009" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666203v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.09.006" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNJP6J13-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200273v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1968.1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051667v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-2710" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04148990v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjin Qiu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12374" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487855v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blasi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598774v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735018v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomas Cozzi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370337v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Sullivan" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Jones" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M Andrew" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee C E Bakker" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154597v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gabriel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G&#243;mez-Gim&#233;nez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15797203" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946180v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1475" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04209620v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8046" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535500v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535504v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sereni Laura" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenet Bertrand" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouzet Olivier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Isabelle" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2201" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562003v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antra Bo&#269;a" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736972v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462970v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Dan" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463000v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605422v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604611v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608877v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604925v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604673v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594802v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624903v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591732v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Neil" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740346v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Yang" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221136v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>