--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -578,199 +578,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomatic Stagecraft of the Court of Spain: The 1659 Reception for Louis XIV's Ambassador Antoine Gramont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bellavitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jorge Fernández-Santos et José Luis Colomer (éd.),. </w:t>
+              <w:t xml:space="preserve">Barjot, Dominique, Bellavitis, Anna, Feiertag, Olivier et Haan, Bertrand (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambassadors in Golden-Age Madrid. The Court of Philip IV through Foreign Eyes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Madrid, Centro de Estudios Europa Hispanica, p. 146-171, 2020</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l’historiographie française aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions SPM, p. 9-27, 2020, 978-2-37999-059-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949165v1</w:t>
+                <w:t xml:space="preserve">hal-04003796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diplomatic Stagecraft of the Court of Spain: The 1659 Reception for Louis XIV's Ambassador Antoine Gramont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Barjot, Dominique, Bellavitis, Anna, Feiertag, Olivier et Haan, Bertrand (dir.). </w:t>
+              <w:t xml:space="preserve">Jorge Fernández-Santos et José Luis Colomer (éd.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l’historiographie française aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions SPM, p. 9-27, 2020, 978-2-37999-059-5</w:t>
+              <w:t xml:space="preserve">Ambassadors in Golden-Age Madrid. The Court of Philip IV through Foreign Eyes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Madrid, Centro de Estudios Europa Hispanica, p. 146-171, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003796v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu diplomatique et lien amical au XVIe siècle</w:t>
               </w:r>
@@ -1149,64 +1149,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l'historiographie française aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bellavitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,64 +1259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l’historiographie d’aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bellavitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Feiertag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,181 +1438,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes du parlement de Paris et documents du temps de la Ligue (1588-1594)</w:t>
+                <w:t xml:space="preserve">Actes du parlement de Paris et documents du temps de la Ligue (1588-1594). Le recueil de Pierre Pithou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Honoré Champion, 2012, Pages d'Archives, 978-2-7453-2349-1</w:t>
+              <w:t xml:space="preserve">Paris, Honoré Champion, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970594v1</w:t>
+                <w:t xml:space="preserve">hal-03947533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes du parlement de Paris et documents du temps de la Ligue (1588-1594). Le recueil de Pierre Pithou</w:t>
+                <w:t xml:space="preserve">Actes du parlement de Paris et documents du temps de la Ligue (1588-1594)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Haan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paris, Honoré Champion, 2012</w:t>
+              <w:t xml:space="preserve">Honoré Champion, 2012, Pages d'Archives, 978-2-7453-2349-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947533v1</w:t>
+                <w:t xml:space="preserve">hal-03970594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une paix pour l'éternité. La négociation du traité du Cateau-Cambrésis</w:t>
               </w:r>
@@ -1929,199 +1929,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Ligue et ses frontières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Paix des Pyrénées (1659) ou le triomphe de la raison politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Bély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jettot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Garnier, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947602v1</w:t>
+                <w:t xml:space="preserve">hal-03947566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Paix des Pyrénées (1659) ou le triomphe de la raison politique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La Ligue et ses frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daubresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.91549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Bély</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03947566v1</w:t>
+                <w:t xml:space="preserve">hal-03947602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amitié : une relation politico-sociale en Allemagne et en France, XIIe-XIXe siècles. siècle/Freundschaft : Eine politisch-soziale Beziehung in Deutschland und Frankreich, 12.–19. Jahrhundert</w:t>
               </w:r>
@@ -2351,51 +2351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.DDA-EB.5.137843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933901v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gellard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Foa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933880v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67242" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Priotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daubresse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.193.0004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947602v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.91549" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien B&#233;ly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jettot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#220;HNER" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.DDA-EB.5.137843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933901v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gellard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Foa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933880v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04003796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67242" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Priotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947533v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daubresse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.193.0004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien B&#233;ly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jettot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.91549" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#220;HNER" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>