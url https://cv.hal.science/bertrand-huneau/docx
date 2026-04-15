--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -66,797 +66,784 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile and shear behavior of recycled AA 6060 aluminium chips by direct hot extrusion</w:t>
+                <w:t xml:space="preserve">Towards solar iron metallurgy: Complete hydrogen reduction of iron ore pellets under a concentrated light flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Corre</w:t>
+                <w:t xml:space="preserve">Bastien Sanglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Perrin</w:t>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Gebhard</w:t>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Duchateau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02670836241287768⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 284, pp.113072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.113072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734285v1</w:t>
+                <w:t xml:space="preserve">hal-04816669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined techniques and relevant image processing for quantitative statistical characterization of inclusions in elastomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensile and shear behavior of recycled AA 6060 aluminium chips by direct hot extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+                <w:t xml:space="preserve">Jason Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+                <w:t xml:space="preserve">Johannes Gebhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Saux</w:t>
+                <w:t xml:space="preserve">Théo Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Champy</w:t>
+                <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5254/rct.22.22970⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02670836241287768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365898v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of the chain length distribution in crosslinked elastomers from thermoporometric literature data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined techniques and relevant image processing for quantitative statistical characterization of inclusions in elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gros</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Matthieu Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2022.179383⟩</w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96 (1), pp.59-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5254/rct.22.22970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370691v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and visualization of traceless symmetric tensors. Application to the Hencky strain tensor for large strain tension–torsion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Derivation of the chain length distribution in crosslinked elastomers from thermoporometric literature data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Selles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2022.104098⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 718 (1), pp.179383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2022.179383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370749v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial fatigue experiments for elastomers based on true strain invariants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analysis and visualization of traceless symmetric tensors. Application to the Hencky strain tensor for large strain tension–torsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Le Mire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Selles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rubber Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145, pp.104098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2022.104098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42464-021-00088-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04371149v1</w:t>
+                <w:t xml:space="preserve">hal-04370749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Cox Regression for Statistical Analysis of Fatigue Life Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiaxial fatigue experiments for elastomers based on true strain invariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Le Mire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heuillet</w:t>
+                <w:t xml:space="preserve">Nathan Selles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (2), pp.20180541. </w:t>
+              <w:t xml:space="preserve">Journal of Rubber Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), pp.227-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/JTE20180541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42464-021-00088-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371162v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time imaging of strain fields induced by the ferrite-to-austenite transformation in high purity iron</w:t>
               </w:r>
@@ -868,51 +855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -970,1992 +957,1988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic Strain Fields Measurement During the Allotropic α − γ Transformation in High Purity Iron</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On the Use of Cox Regression for Statistical Analysis of Fatigue Life Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Mondon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Sophie Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-019-00525-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (2), pp.20180541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20180541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317370v2</w:t>
+                <w:t xml:space="preserve">hal-04371162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of acrylonitrile content and hydrogenation on fatigue behaviour of HNBR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic Strain Fields Measurement During the Allotropic α − γ Transformation in High Purity Iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (8), pp.1145-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-019-00525-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ffe.12974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04371170v1</w:t>
+                <w:t xml:space="preserve">hal-02317370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physically-based model for strain-induced crystallization in natural rubber. Part II: Derivation of the mechanical model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of acrylonitrile content and hydrogenation on fatigue behaviour of HNBR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.12.014⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (7), pp.1578-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.12974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408046v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physically-based model for strain-induced crystallization in natural rubber. Part I: Life cycle of a crystallite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A physically-based model for strain-induced crystallization in natural rubber. Part II: Derivation of the mechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Masatoshi Tosaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 125, pp.164-177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.12.011⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 125, pp.255-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408054v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behaviour of an industrial synthetic rubber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A physically-based model for strain-induced crystallization in natural rubber. Part I: Life cycle of a crystallite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Marco</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Champy</w:t>
+                <w:t xml:space="preserve">Masatoshi Tosaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165, </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, pp.164-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816522004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834078v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Crystallites with Low Surface Energy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatigue behaviour of an industrial synthetic rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shohei Oue</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thomas Balutch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Champy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fiber Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2115/fiberst.2018-0019⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816522004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371341v1</w:t>
+                <w:t xml:space="preserve">hal-01834078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue initiation mechanisms in elastomers: a microtomography-based analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Formation of Crystallites with Low Surface Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatoshi Tosaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Oue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Champy</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816508005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fiber Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (6), pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2115/fiberst.2018-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834120v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun PMMA polymer blend nanofibrous membrane: electrospinability, surface morphology and mechanical response</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fatigue initiation mechanisms in elastomers: a microtomography-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Verron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (6), pp.065311. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aac87b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816508005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408041v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the fatigue properties of natural rubber based on the descriptions of the cracks population and of the dissipated energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Electrospun PMMA polymer blend nanofibrous membrane: electrospinability, surface morphology and mechanical response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Jia Li Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bee Chin Ang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2017.01.015⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.065311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aac87b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457051v1</w:t>
+                <w:t xml:space="preserve">hal-04408041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True stress controlled fatigue life experiments for elastomers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Prediction of the fatigue properties of natural rubber based on the descriptions of the cracks population and of the dissipated energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heuillet</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2017.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2017.07.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04408032v1</w:t>
+                <w:t xml:space="preserve">hal-01457051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack initiation in a carbon black-filled natural rubber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">True stress controlled fatigue life experiments for elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5254/rct.15.84809⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2017.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321830v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue resistance of natural rubber in seawater with comparison to air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fatigue crack initiation in a carbon black-filled natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Noizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (1), pp.126-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5254/rct.15.84809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.03.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01322252v1</w:t>
+                <w:t xml:space="preserve">hal-01321830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominating factor of strain-induced crystallization in natural rubber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fatigue resistance of natural rubber in seawater with comparison to air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.247-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.08.058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276181v1</w:t>
+                <w:t xml:space="preserve">hal-01322252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of mode III fatigue crack growth in rubber based on the pioneering work of Alan N. Gent and coworkers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dominating factor of strain-induced crystallization in natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatoshi Tosaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirilux Poompradub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.230-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094415v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of strain-induced crystallization in natural rubber during fatigue testing: in situ wide-angle x-ray diffraction measurements using synchrotron radiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigation of mode III fatigue crack growth in rubber based on the pioneering work of Alan N. Gent and coworkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demassieux Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Mocuta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87 (1), pp.184-196. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.25-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5254/rct.13.86977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010226v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure analysis of carbon black filled styrene butadiene rubber under fatigue loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (6), pp.187-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3002,64 +2985,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to identify a hyperelastic constitutive equation for rubber-like materials with multiaxial tension–torsion experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (65), pp.260-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3087,7781 +3070,7902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial deformation and strain-induced crystallization around a fatigue crack in natural rubber</w:t>
+                <w:t xml:space="preserve">Characteristics of strain-induced crystallization in natural rubber during fatigue testing: in situ wide-angle x-ray diffraction measurements using synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rublon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 123, pp.59-69. </w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (1), pp.184-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5254/rct.13.86977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010899v1</w:t>
+                <w:t xml:space="preserve">hal-01010226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced crystallization of carbon black-filled natural rubber during fatigue measured by in situ synchrotron X-ray diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Multiaxial deformation and strain-induced crystallization around a fatigue crack in natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.07.001⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123, pp.59-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007325v1</w:t>
+                <w:t xml:space="preserve">hal-01010899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synchrotron wide-angle X-ray diffraction investigation of fatigue cracks in natural rubber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Strain-induced crystallization of carbon black-filled natural rubber during fatigue measured by in situ synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0909049512044457⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006961v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage in carbon black filled natural rubber under uni- and multiaxial loading conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In situ synchrotron wide-angle X-ray diffraction investigation of fatigue cracks in natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.02.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.105-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0909049512044457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006896v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synchrotron X-ray diffraction study of strain induced crystallisation of natural rubber during fatigue tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fatigue damage in carbon black filled natural rubber under uni- and multiaxial loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743289812Y.0000000028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (7), pp.82-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006959v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-Induced Crystallization of Natural Rubber: a Review of X-ray Diffraction Investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In situ synchrotron X-ray diffraction study of strain induced crystallisation of natural rubber during fatigue tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5254/1.3601131⟩</w:t>
+              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (7), pp.290-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743289812Y.0000000028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007326v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Reaction during Friction Stir Welding of Al and Cu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Strain-Induced Crystallization of Natural Rubber: a Review of X-ray Diffraction Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-011-0660-9⟩</w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (3), pp.425-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5254/1.3601131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006990v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ SEM Study of Fatigue Crack Growth Mechanism in Carbon Black filled Natural Rubber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interfacial Reaction during Friction Stir Welding of Al and Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.31707⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (8), pp.2290-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-011-0660-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006960v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction stir diffusion bonding of dissimilar metals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In-Situ SEM Study of Fatigue Crack Growth Mechanism in Carbon Black filled Natural Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/136217110X12720264008475⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 117 (3), pp.1260-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.31707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006907v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of TIG welded and friction stir welded Al-4.5Mg-0.26Sc alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Friction stir diffusion bonding of dissimilar metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 197 (1 3), pp.337-343. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Friction stir welding and processing, 15 (8), pp.661-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.06.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/136217110X12720264008475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005980v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitate stability and recrystallisation in the weld nuggets of friction stir welded Al-Mg-Si and Al-Mg-Sc alloys.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Comparison of TIG welded and friction stir welded Al-4.5Mg-0.26Sc alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cabello Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2008.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 197 (1 3), pp.337-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00314076v1</w:t>
+                <w:t xml:space="preserve">hal-01005980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of fatigue damage in carbon black filled natural rubber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Precipitate stability and recrystallisation in the weld nuggets of friction stir welded Al-Mg-Si and Al-Mg-Sc alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anite Dédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cabello Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2008.01293.x⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 491, pp.364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2008.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01006723v1</w:t>
+                <w:t xml:space="preserve">hal-00314076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the design of silica coating for productivity gains during the TIG welding of a 304L stainless steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Description of fatigue damage in carbon black filled natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2006.09.021⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (12), pp.1031-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2008.01293.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007168v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of environmental effects on fatigue crack growth behaviour of a high strength steel in a saline solution with cathodic protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimizing the design of silica coating for productivity gains during the TIG welding of a 304L stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Mendez</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2005.04.011⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (9), pp.2387-2393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2006.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006822v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la cavitation lors de la fissuration en fatigue du caoutchouc naturel chargé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation of environmental effects on fatigue crack growth behaviour of a high strength steel in a saline solution with cathodic protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca:2006026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (2), pp.124-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2005.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006955v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of fatigue crack growth in carbon black filled natural rubber</w:t>
+                <w:t xml:space="preserve">Importance de la cavitation lors de la fissuration en fatigue du caoutchouc naturel chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.123-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2006026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma0495386⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01010941v1</w:t>
+                <w:t xml:space="preserve">hal-01006955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior of a high strength steel in vacuum, in air and in 3.5% NaCl solution under cathodic protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mechanism of fatigue crack growth in carbon black filled natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Mendez</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(02)00099-0⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (13), pp.5011-5017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma0495386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006895v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation in the quaternary systems Ti-Ni-Al-N and Ti-Ni-Al-O</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fatigue behavior of a high strength steel in vacuum, in air and in 3.5% NaCl solution under cathodic protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jssc.2000.8893⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 345 (1-2), pp.14-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(02)00099-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006844v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ternary system Al-Ni-Ti Part II: Thermodynamic assessment and experimental investigation of polythermal phase equilibria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation in the quaternary systems Ti-Ni-Al-N and Ti-Ni-Al-O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjun Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kejun Zeng</w:t>
+                <w:t xml:space="preserve">Peter Rogl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Schmid-Fetzer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Bauer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.Y. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0966-9795(99)00055-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 155 (1), pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jssc.2000.8893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007378v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ternary system Al-Ni-Ti Part I: Isothermal section at 900°C; Experimental investigation and thermodynamic calculation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The ternary system Al-Ni-Ti Part II: Thermodynamic assessment and experimental investigation of polythermal phase equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kejun Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmid-Fetzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rogl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Schmid-Fetzer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7 (12), pp.1347-1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0966-9795(99)00055-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ternary system Al-Ni-Ti Part I: Isothermal section at 900°C; Experimental investigation and thermodynamic calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rogl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kejun Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmid-Fetzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1999, 7 (12), pp.1337-1345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0966-9795(99)00054-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of defects size on the fatigue properties of an industrial EPDM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fatigue crack initiation around inclusions for a carbon black filled natural rubber: an analysis based on micro-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber (ECCMR 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-62⟩</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304552v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack initiation around inclusions for a carbon black filled natural rubber: an analysis based on micro-tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Influence of defects size on the fatigue properties of an industrial EPDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balutch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber (ECCMR 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9780429324710⟩</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304555v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude mésoscopique de la transformation αγ dans le fer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fatigue of HNBR blends and the effects of thermal ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7 th International Conference on Fatigue Design, Fatigue Design 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Senlis, France. pp.153-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2018.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273674v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of HNBR blends and the effects of thermal ageing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Étude mésoscopique de la transformation αγ dans le fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Béranger</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 th International Conference on Fatigue Design, Fatigue Design 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188546v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced crystallization ability of hydrogenated nitrile butadiene rubber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fatigue initiation mechanism of elastomers: thermomechanical characterization at the inclusions’ scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Béranger</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubbers X</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers, ECCMR X 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188547v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue initiation mechanism of elastomers: thermomechanical characterization at the inclusions’ scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Matériaux élastomères : caractérisation thermomécanique des mécanismes de fatigue à l’échelle de l’inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Glanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers, ECCMR X 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">27e édition DEformation des POlymères Solides (DEPOS27)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFP Energies nouvelles, Mar 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713960v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux élastomères : caractérisation thermomécanique des mécanismes de fatigue à l’échelle de l’inclusion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Strain-induced crystallization ability of hydrogenated nitrile butadiene rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐antoine Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition DEformation des POlymères Solides (DEPOS27)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubbers X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany. pp.279-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315223278-43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713944v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations on the fatigue resistance of synthetic rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Balutch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission Fatigue des Matériaux de la SF2M, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the fatigue properties of elastomers based on thermo-mechanical characterization coupled to micro-structural measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth European Conference on Constitutive Models for Rubber (ECCMR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Prague, Czech Republic. pp.403-410, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b18701-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation mechanisms of fatigue cracks in carbon black filled natural rubber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of air and seawater on fatigue behavior of natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber (ECCMR IX)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b18701-71⟩</w:t>
+              <w:t xml:space="preserve">9 European conference on constitutive models for rubbers, (ECCMR IX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.419-426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b18701-72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421473v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of the fatigue mechanisms of rubber materials at inclusions' scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Initiation mechanisms of fatigue cracks in carbon black filled natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36es Journées de Printemps SF2M</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b18701-69⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber (ECCMR IX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b18701-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713951v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the influence of a multiaxial static preload on the dynamic properties of elastomers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical characterization of the basic fatigue mechanisms at the inclusions’ scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Heuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber (ECCMR IX)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b18701-45⟩</w:t>
+              <w:t xml:space="preserve">Ninth European Conference on Constitutive Models for Rubber (ECCMR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Prague, Czech Republic. pp.395-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b18701-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421458v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of the basic fatigue mechanisms at the inclusions’ scale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluating the influence of a multiaxial static preload on the dynamic properties of elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth European Conference on Constitutive Models for Rubber (ECCMR 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b18701-69⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber (ECCMR IX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.243-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b18701-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262810v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of elastomers under tension/torsion small dynamic oscillations superimposed on large static preload</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical characterization of the fatigue mechanisms of rubber materials at inclusions' scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Mechanics of Time Dependent Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36es Journées de Printemps SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission Fatigue des Matériaux de la SF2M, May 2017, Paris, France. pp.395-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b18701-69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094632v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermomécanique des mécanismes élémentaires d’endommagement en fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ synchrotron mechanical testing to investigate strain-induced crystallization in natural rubber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization and modeling of elastomers under tension/torsion small dynamic oscillations superimposed on large static preload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom. 11GBZ689 (extended abstract, 2 p.)</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094447v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effects of air and seawater environments on fatigue behavior of natural rubber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In-situ synchrotron mechanical testing to investigate strain-induced crystallization in natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nanes, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom. 11GBZ689 (extended abstract, 2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097547v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de vitesses de fissuration en mode III dans les élastomères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Study of the effects of air and seawater environments on fatigue behavior of natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berghezan</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Nanes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097543v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of SEM, X-ray tomography and thermal measurements to investigate the basic fatigue mechanisms of elastomers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mesure de vitesses de fissuration en mode III dans les élastomères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demassieux Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international Fatigue congress (FATIGUE2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">3ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01085893v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un modèle de cristallisation d’un caoutchouc naturel sous tension uni-axiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Gros</w:t>
+                <w:t xml:space="preserve">Combined use of SEM, X-ray tomography and thermal measurements to investigate the basic fatigue mechanisms of elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Verron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">11th international Fatigue congress (FATIGUE2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097541v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'élastomères soumis à de petites oscillations superposées à une grande précharge statique en traction-torsion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Construction d’un modèle de cristallisation d’un caoutchouc naturel sous tension uni-axiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097539v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage in carbon black filled natural rubber investigated by X-ray microtomography and scanning electron microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Caractérisation d'élastomères soumis à de petites oscillations superposées à une grande précharge statique en traction-torsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267862v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of IR thermography and X-ray tomography to the fatigue characterization of elastomeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCMR VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.387-392, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b14964-72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of strain-induced crystallization on fatigue crack growth resistance of natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCMR VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.349-354, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b14964-63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of elastomers under simultaneous tension and torsion for application to engine mounts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fatigue damage in carbon black filled natural rubber investigated by X-ray microtomography and scanning electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Béranger</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brzokewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCMR VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.603-608, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b14964-108⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b14964-73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409047v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallinity and multiaxiality around a crack tip in natural rubber investigated by synchrotron wide-angle x-ray diffraction during fatigue tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of elastomers under simultaneous tension and torsion for application to engine mounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth International Conference on Multiaxial Fatigue &amp; Fracture (ICMFF10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCMR VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.603-608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b14964-108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265856v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Cracks in Natural Rubber: in-situ Synchrotron WAXD experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallinity and multiaxiality around a crack tip in natural rubber investigated by synchrotron wide-angle x-ray diffraction during fatigue tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2012 - 8th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">The Tenth International Conference on Multiaxial Fatigue &amp; Fracture (ICMFF10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008219v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristallisation sous contrainte en fatigue du caoutchouc naturel chargé au noir de carbone : développement d'essais in-­situ sous rayonnement synchrotron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fissures de fatigue dans un caoutchouc naturel : étude expérimentale in-situ sous rayonnement synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ecully, France</w:t>
+              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères - Nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008049v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ Synchrotron WAXD investigation of the crystallized zone around a fatigue crack tip in natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Rubber Expo 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissures de fatigue dans un caoutchouc naturel : étude expérimentale in-situ sous rayonnement synchrotron</w:t>
+                <w:t xml:space="preserve">Cristallisation sous contrainte du caoutchouc naturel : orientation des cristallites sous chargement multiaxial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rublon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères - Nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008230v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristallisation sous contrainte du caoutchouc naturel : orientation des cristallites sous chargement multiaxial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Fatigue Cracks in Natural Rubber: in-situ Synchrotron WAXD experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères - Nouvelles approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ESMC 2012 - 8th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008048v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la caractérisation multiaxiale des élastomères pour la modélisation du comportement de pièces de suspension moteur en grandes déformations et basses fréquences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cristallisation sous contrainte en fatigue du caoutchouc naturel chargé au noir de carbone : développement d'essais in-­situ sous rayonnement synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères - Nouvelles approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">DEPOS 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008353v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced crystallization of natural rubber subjected to biaxial loading conditions as revealed by X-ray diffraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intérêt de la caractérisation multiaxiale des élastomères pour la modélisation du comportement de pièces de suspension moteur en grandes déformations et basses fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Brazidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland. pp.23-28</w:t>
+              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères - Nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521005v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ synchrotron X-ray diffraction study of strain-induced crystallization of natural rubber during fatigue tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Strain-induced crystallization of natural rubber subjected to biaxial loading conditions as revealed by X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland. pp.353-358</w:t>
+              <w:t xml:space="preserve">ECCMR VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland. pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094752v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction stir diffusion bonding (FSDB) of aluminium to copper or steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In-situ synchrotron X-ray diffraction study of strain-induced crystallization of natural rubber during fatigue tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Quebec city, Canada</w:t>
+              <w:t xml:space="preserve">ECCMR VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland. pp.353-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008235v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mécanisme de propagation de fissure de fatigue dans les caoutchoucs industriels par des essais in-situ sous microscope électronique à balayage (MEB)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Friction stir diffusion bonding (FSDB) of aluminium to copper or steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée thématique sur la Caractérisation Mécanique des Elastomères - Nouvelles approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Quebec city, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008165v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction stir diffusion bonding of dissimilar metals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etude du mécanisme de propagation de fissure de fatigue dans les caoutchoucs industriels par des essais in-situ sous microscope électronique à balayage (MEB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSWP 2010 - International Conference on Scientific and Technical Advances in Friction Stir Welding and Processing,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1ère Journée thématique sur la Caractérisation Mécanique des Elastomères - Nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008236v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'assemblage Al/Fe par FSW - vers une maîtrise des composés intermétalliques (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Friction stir diffusion bonding of dissimilar metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Génévois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT - Mécanique et mécanismes des changements de phases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FSWP 2010 - International Conference on Scientific and Technical Advances in Friction Stir Welding and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/136217110X12720264008475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008372v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of friction stir diffusion bonding for the heterogeneous welding of aluminium to steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In-situ SEM study of fatigue crack growth mechanism in carbon black-filled natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS X -10th International Conference on Computational Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth European Conference on Constitutive Models for Rubber (ECCMR VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dresde, Germany. pp.319-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.31707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008630v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ SEM study of fatigue crack growth mechanism in carbon black-filled natural rubber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimization of friction stir diffusion bonding for the heterogeneous welding of aluminium to steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth European Conference on Constitutive Models for Rubber (ECCMR VI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPLAS X -10th International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387690v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Intermetallics on the Mechanical Properties of dissimilar Aluminium - Steel Friction Stir Welds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'assemblage Al/Fe par FSW - vers une maîtrise des composés intermétalliques (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT - Mécanique et mécanismes des changements de phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008327v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme de propagation de fissure de fatigue du caoutchouc naturel au noir de carbone (CB-NR) : étude in-situ au MEB</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of Intermetallics on the Mechanical Properties of dissimilar Aluminium - Steel Friction Stir Welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008398v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermique du soudage hybride par frottement malaxage assisté laser (poster)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mécanisme de propagation de fissure de fatigue du caoutchouc naturel au noir de carbone (CB-NR) : étude in-situ au MEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT, Procédés de transformation des matériaux de structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France. p. 42-45</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094676v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ SEM Observation of Fatigue Crack Growth in Carbon Black filled Natural Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 502. Reinforced Elastomers : Fracture Mechanics, Statistical Physics and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of fatigue damage in carbon black filled natural rubber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modélisation thermique du soudage hybride par frottement malaxage assisté laser (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Constitutive Models for Rubber (ECCMR V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.215-220</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT, Procédés de transformation des matériaux de structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France. p. 42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094744v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of laser assistance machining on residual stress and fatigue strength for a bearing steel (100Cr6) and a titanium alloy (Ti 6Al 4V)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Description of fatigue damage in carbon black filled natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Residual Stresses (ERCS 7)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th European Conference on Constitutive Models for Rubber (ECCMR V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.215-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01008098v1</w:t>
+                <w:t xml:space="preserve">hal-01094744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface integrity of Laser Assisted Machining parts</w:t>
               </w:r>
@@ -10899,51 +11003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10962,2839 +11066,2969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On joining of Al-Mg-Sc alloy using TIG and Friction Stir Welding</w:t>
+                <w:t xml:space="preserve">Effect of laser assistance machining on residual stress and fatigue strength for a bearing steel (100Cr6) and a titanium alloy (Ti 6Al 4V)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cabello Munoz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Guenael Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lu Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Residual Stresses (ERCS 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany. pp.569-574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008582v1</w:t>
+                <w:t xml:space="preserve">hal-01008098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface heat treatment due to laser assisted machining and the relative effects on fatigue strength</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On joining of Al-Mg-Sc alloy using TIG and Friction Stir Welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cabello Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AT3S - Journees Europeennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008989v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of Activated-TIG welding of a 304L stainless steel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Surface heat treatment due to laser assisted machining and the relative effects on fatigue strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">AT3S - Journees Europeennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008558v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carbides and cutting parameters on chip morphology and cutting temperature during orthogonal hard turning of 100Cr6 bearing steel with a CBN cutting tool</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of Activated-TIG welding of a 304L stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Robert</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th CIRP International Workshop on Modeling of Machining Operations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">9th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008094v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournage cBN du 100Cr6 durci à 55HRc.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Effect of carbides and cutting parameters on chip morphology and cutting temperature during orthogonal hard turning of 100Cr6 bearing steel with a CBN cutting tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Habak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenael Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées de la Mécanique, JM'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Alger, Algérie. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">9th CIRP International Workshop on Modeling of Machining Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009054v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement en fatigue d'aciers, à haute limite d'élasticité, pour application offshore, placés sous protection cathodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes Journées du CEFRACOR : Protection cathodique et revêtements associés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: comparison between carbon black filled natural and styrene butadiene rubbers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tournage cBN du 100Cr6 durci à 55HRc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Habak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Pérocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5èmes journées de la Mécanique, JM'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Alger, Algérie. pp.CD-Rom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094746v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution during friction stir welding of commercial aluminum alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: Comparison between carbon black filled NR and SBR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benoît Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pérocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber, ECCMR 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.115-120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315140216-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation micrographique et mécanique des joints soudés par la méthode ATIG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: comparison between carbon black filled natural and styrene butadiene rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pérocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCMR IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315140216-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213012v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative investigations of Friction stir and Flux activated TIG welding applied to Al-Mg-Sc alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Caractérisation micrographique et mécanique des joints soudés par la méthode ATIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rückert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Recent Advances in Mechanical and Materials Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007987v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue of elastomers: physical mechanisms and multiaxial damage criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pérocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on the respective input of the numerical and the experimental approach in Fatigue Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation et propagation de fissures de fatigue dans un caoutchouc naturel chargé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparative investigations of Friction stir and Flux activated TIG welding applied to Al-Mg-Sc alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Recent Advances in Mechanical and Materials Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008341v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'usinage assisté jet d'eau sur les contraintes résiduelles (cas du 316L)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initiation et propagation de fissures de fatigue dans un caoutchouc naturel chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Séminaire OPTIMUS (OPTImisation et Modélisation de l'Usinage à Grande Vitesse et/ou à Sec)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Cluny, France</w:t>
+              <w:t xml:space="preserve">DEPOS 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008116v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usinabilité des aciers durs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Habak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack growth in filled natural rubber under cyclic loading</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet de l'usinage assisté jet d'eau sur les contraintes résiduelles (cas du 316L)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Habak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Waldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe-China Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">2ème Séminaire OPTIMUS (OPTImisation et Modélisation de l'Usinage à Grande Vitesse et/ou à Sec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008041v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement d'un caoutchouc naturel dans lequel se propage une fissure de fatigue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale de l'endommagement en pliage de tôles en acier HLE (Haute Limite d'Elasticité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008134v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de l'endommagement en pliage de tôles en acier HLE (Haute Limite d'Elasticité)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Crack growth in filled natural rubber under cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Boude</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
+              <w:t xml:space="preserve">Europe-China Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007961v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of silica deposit thickness on penetration of GTA welds of Austenitic Stainless Steels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Endommagement d'un caoutchouc naturel dans lequel se propage une fissure de fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008331v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of flux deposit parameters on ATIG welding performance; Case study of silica on stainless steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Influence of silica deposit thickness on penetration of GTA welds of Austenitic Stainless Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rückert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Institute of Welding 2004 Annual Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">7th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008629v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental quantification of damage in sheet metal bending process - Comparison with numerical prediction.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimization of flux deposit parameters on ATIG welding performance; Case study of silica on stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lebrun</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Institute of Welding 2004 Annual Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008194v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'endommagement par fatigue d'un acier HLE dans l'air et dans un milieu salin avec polarisation cathodique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental quantification of damage in sheet metal bending process - Comparison with numerical prediction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Mendez</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Structures, Microstructures et Propriétés Mécaniques des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008693v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the environment on the fatigue behaviour of the high strength steel SE702</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Processus d'endommagement par fatigue d'un acier HLE dans l'air et dans un milieu salin avec polarisation cathodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Structures, Microstructures et Propriétés Mécaniques des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008334v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'environnement sur le comportement en fatigue d'un acier à haute limite d'élasticité utilisé dans les structures offshore sous protection cathodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Corrosion, Dégradation et Protection des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'environnement : air, milieu NaCl, eau de mer naturelle sur le comportement en fatigue d'un acier à haute limite d'élasticité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of the environment on the fatigue behaviour of the high strength steel SE702</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Euromat 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008309v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence de l'environnement : air, milieu NaCl, eau de mer naturelle sur le comportement en fatigue d'un acier à haute limite d'élasticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence de l'environnement sur le comportement en fatigue d'un acier à haute limite d'élasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées de printemps de la SF2M : Fatigue et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13941,51 +14175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gebhard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duchateau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02670836241287768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glanowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.22.22970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179383" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Mire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2022.104098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42464-021-00088-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubat Narynbek Ulu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;ranger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180541" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12974" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tosaka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balutch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816522004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Oue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2115/fiberst.2018-0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01834120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816508005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Jia Li Lee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bee Chin Ang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aac87b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Masquelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.01.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408032v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noizet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.15.84809" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.03.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilux Poompradub" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.08.058" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demassieux Quentin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.07.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot-Borgarino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.13.86977" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000089" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lectez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.06.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.04.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512044457" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006896v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000028" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3601131" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0660-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31707" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12720264008475" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cabello Mu&#241;oz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#252;ckert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Marya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.06.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anite D&#233;d&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.02.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2008.01293.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWP9L99J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2006.09.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.04.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perocheau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0495386" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00099-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjun Ding" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bauer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Ding" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2000.8893" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007378v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejun Zeng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(99)00055-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007377v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(99)00054-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-62" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188546v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Dragicevic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Albouy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-43" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713960v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713650v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-70" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-71" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-69" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421458v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-45" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262810v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heuillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094632v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Beranger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Brazidec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094447v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085893v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097539v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brzokewicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-73" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092951v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-72" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092942v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-63" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Brazidec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-108" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008219v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008049v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007711v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521005v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094752v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008235v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sauvage" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008165v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008236v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile G&#233;n&#233;vois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008630v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387690v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008327v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008398v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008303v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094744v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Germain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lu Lebrun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.569" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008990v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Germain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lebrun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008582v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabello Munoz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008989v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008094v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Habak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009054v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choqueuse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacotte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094746v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rocheau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-19" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008437v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722690v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213012v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007987v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008220v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008341v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008116v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waldmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009096v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008041v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perocheau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008134v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007961v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boude" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008331v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008629v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008194v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mkaddem" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008693v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008334v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008311v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008309v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008310v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sanglard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113072" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734285v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gebhard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duchateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02670836241287768" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glanowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.22.22970" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Mire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2022.104098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42464-021-00088-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubat Narynbek Ulu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;ranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180541" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12974" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tosaka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balutch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816522004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Oue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2115/fiberst.2018-0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01834120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816508005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Jia Li Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bee Chin Ang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aac87b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Masquelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.01.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noizet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.15.84809" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.03.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilux Poompradub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.08.058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demassieux Quentin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.07.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000089" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lectez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.06.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot-Borgarino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.13.86977" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.04.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.07.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512044457" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3601131" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0660-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31707" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12720264008475" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cabello Mu&#241;oz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#252;ckert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Marya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.06.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anite D&#233;d&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2008.01293.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWP9L99J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2006.09.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.04.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perocheau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0495386" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00099-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjun Ding" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Ding" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2000.8893" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejun Zeng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(99)00055-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007377v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(99)00054-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-62" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713960v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Dragicevic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Albouy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-43" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713650v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-70" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553361v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-72" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421473v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-71" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262810v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heuillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-69" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-45" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097549v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Beranger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Brazidec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097543v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085893v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097541v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097539v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-72" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092942v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-63" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267862v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brzokewicz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-73" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409047v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Brazidec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-108" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265856v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007711v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008048v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008219v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008353v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008235v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile G&#233;n&#233;vois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387690v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008303v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094676v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094744v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008990v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Germain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lebrun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008098v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Germain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lu Lebrun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.569" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008582v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabello Munoz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008989v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008558v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008094v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Habak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choqueuse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacotte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008437v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rocheau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-19" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094746v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213012v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008220v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007987v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009096v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008116v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waldmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007961v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boude" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008041v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perocheau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008134v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008331v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008629v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008194v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mkaddem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008311v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008334v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008309v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008310v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>