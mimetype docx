--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -3338,278 +3338,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced crystallization of carbon black-filled natural rubber during fatigue measured by in situ synchrotron X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ synchrotron wide-angle X-ray diffraction investigation of fatigue cracks in natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.105-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0909049512044457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007325v1</w:t>
+                <w:t xml:space="preserve">hal-01006961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synchrotron wide-angle X-ray diffraction investigation of fatigue cracks in natural rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-induced crystallization of carbon black-filled natural rubber during fatigue measured by in situ synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20, pp.105-109. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0909049512044457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006961v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue damage in carbon black filled natural rubber under uni- and multiaxial loading conditions</w:t>
               </w:r>
@@ -5561,325 +5561,325 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack initiation around inclusions for a carbon black filled natural rubber: an analysis based on micro-tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+                <w:t xml:space="preserve">Influence of defects size on the fatigue properties of an industrial EPDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balutch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber (ECCMR 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304555v1</w:t>
+                <w:t xml:space="preserve">hal-02304552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of defects size on the fatigue properties of an industrial EPDM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Balutch</w:t>
+                <w:t xml:space="preserve">Fatigue crack initiation around inclusions for a carbon black filled natural rubber: an analysis based on micro-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber (ECCMR 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304552v1</w:t>
+                <w:t xml:space="preserve">hal-02304555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue of HNBR blends and the effects of thermal ageing</w:t>
               </w:r>
@@ -6110,411 +6110,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue initiation mechanism of elastomers: thermomechanical characterization at the inclusions’ scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Saux</w:t>
+                <w:t xml:space="preserve">Strain-induced crystallization ability of hydrogenated nitrile butadiene rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐antoine Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Champy</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers, ECCMR X 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubbers X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany. pp.279-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315223278-43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713960v1</w:t>
+                <w:t xml:space="preserve">hal-05188547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux élastomères : caractérisation thermomécanique des mécanismes de fatigue à l’échelle de l’inclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue initiation mechanism of elastomers: thermomechanical characterization at the inclusions’ scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition DEformation des POlymères Solides (DEPOS27)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFP Energies nouvelles, Mar 2017, Dourdan, France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers, ECCMR X 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713944v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced crystallization ability of hydrogenated nitrile butadiene rubber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐antoine Albouy</w:t>
+                <w:t xml:space="preserve">Matériaux élastomères : caractérisation thermomécanique des mécanismes de fatigue à l’échelle de l’inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubbers X</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition DEformation des POlymères Solides (DEPOS27)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFP Energies nouvelles, Mar 2017, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781315223278-43⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05188547v1</w:t>
+                <w:t xml:space="preserve">hal-01713944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations on the fatigue resistance of synthetic rubbers</w:t>
               </w:r>
@@ -6745,516 +6745,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of air and seawater on fatigue behavior of natural rubber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initiation mechanisms of fatigue cracks in carbon black filled natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Noizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 European conference on constitutive models for rubbers, (ECCMR IX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.419-426, </w:t>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber (ECCMR IX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b18701-72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b18701-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553361v1</w:t>
+                <w:t xml:space="preserve">hal-04421473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation mechanisms of fatigue cracks in carbon black filled natural rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of air and seawater on fatigue behavior of natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber (ECCMR IX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. </w:t>
+              <w:t xml:space="preserve">9 European conference on constitutive models for rubbers, (ECCMR IX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.419-426, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b18701-71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b18701-72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421473v1</w:t>
+                <w:t xml:space="preserve">hal-05553361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of the basic fatigue mechanisms at the inclusions’ scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Saux</w:t>
+                <w:t xml:space="preserve">Evaluating the influence of a multiaxial static preload on the dynamic properties of elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth European Conference on Constitutive Models for Rubber (ECCMR 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b18701-69⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber (ECCMR IX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.243-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b18701-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262810v1</w:t>
+                <w:t xml:space="preserve">hal-04421458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the influence of a multiaxial static preload on the dynamic properties of elastomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+                <w:t xml:space="preserve">Thermomechanical characterization of the basic fatigue mechanisms at the inclusions’ scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Heuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber (ECCMR IX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.243-248, </w:t>
+              <w:t xml:space="preserve">Ninth European Conference on Constitutive Models for Rubber (ECCMR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Prague, Czech Republic. pp.395-402, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b18701-45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b18701-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421458v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical characterization of the fatigue mechanisms of rubber materials at inclusions' scale</w:t>
               </w:r>
@@ -7319,51 +7319,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36es Journées de Printemps SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission Fatigue des Matériaux de la SF2M, May 2017, Paris, France. pp.395-402, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b18701-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713951v1</w:t>
@@ -7668,51 +7668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom. 11GBZ689 (extended abstract, 2 p.)</w:t>
@@ -8262,421 +8262,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of IR thermography and X-ray tomography to the fatigue characterization of elastomeric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue damage in carbon black filled natural rubber investigated by X-ray microtomography and scanning electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Calloch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Brzokewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCMR VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.387-392, </w:t>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b14964-72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b14964-73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092951v1</w:t>
+                <w:t xml:space="preserve">hal-05267862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of strain-induced crystallization on fatigue crack growth resistance of natural rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rublon</w:t>
+                <w:t xml:space="preserve">Contributions of IR thermography and X-ray tomography to the fatigue characterization of elastomeric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCMR VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.349-354, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b14964-63⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.387-392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b14964-72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092942v1</w:t>
+                <w:t xml:space="preserve">hal-01092951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage in carbon black filled natural rubber investigated by X-ray microtomography and scanning electron microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of strain-induced crystallization on fatigue crack growth resistance of natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCMR VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.349-354, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b14964-73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b14964-63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267862v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of elastomers under simultaneous tension and torsion for application to engine mounts</w:t>
               </w:r>
@@ -8911,605 +8911,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissures de fatigue dans un caoutchouc naturel : étude expérimentale in-situ sous rayonnement synchrotron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cristallisation sous contrainte en fatigue du caoutchouc naturel chargé au noir de carbone : développement d'essais in-­situ sous rayonnement synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères - Nouvelles approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">DEPOS 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008230v1</w:t>
+                <w:t xml:space="preserve">hal-01008049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Synchrotron WAXD investigation of the crystallized zone around a fatigue crack tip in natural rubber</w:t>
+                <w:t xml:space="preserve">Fatigue Cracks in Natural Rubber: in-situ Synchrotron WAXD experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rubber Expo 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cincinnati, United States</w:t>
+              <w:t xml:space="preserve">ESMC 2012 - 8th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007711v1</w:t>
+                <w:t xml:space="preserve">hal-01008219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristallisation sous contrainte du caoutchouc naturel : orientation des cristallites sous chargement multiaxial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fissures de fatigue dans un caoutchouc naturel : étude expérimentale in-situ sous rayonnement synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères - Nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008048v1</w:t>
+                <w:t xml:space="preserve">hal-01008230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Cracks in Natural Rubber: in-situ Synchrotron WAXD experiments</w:t>
+                <w:t xml:space="preserve">In-situ Synchrotron WAXD investigation of the crystallized zone around a fatigue crack tip in natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2012 - 8th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">International Rubber Expo 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008219v1</w:t>
+                <w:t xml:space="preserve">hal-01007711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristallisation sous contrainte en fatigue du caoutchouc naturel chargé au noir de carbone : développement d'essais in-­situ sous rayonnement synchrotron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cristallisation sous contrainte du caoutchouc naturel : orientation des cristallites sous chargement multiaxial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ecully, France</w:t>
+              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères - Nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008049v1</w:t>
+                <w:t xml:space="preserve">hal-01008048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la caractérisation multiaxiale des élastomères pour la modélisation du comportement de pièces de suspension moteur en grandes déformations et basses fréquences</w:t>
               </w:r>
@@ -10176,321 +10176,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ SEM study of fatigue crack growth mechanism in carbon black-filled natural rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+                <w:t xml:space="preserve">Optimization of friction stir diffusion bonding for the heterogeneous welding of aluminium to steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth European Conference on Constitutive Models for Rubber (ECCMR VI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPLAS X -10th International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387690v1</w:t>
+                <w:t xml:space="preserve">hal-01008630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of friction stir diffusion bonding for the heterogeneous welding of aluminium to steel</w:t>
+                <w:t xml:space="preserve">L'assemblage Al/Fe par FSW - vers une maîtrise des composés intermétalliques (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS X -10th International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT - Mécanique et mécanismes des changements de phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008630v1</w:t>
+                <w:t xml:space="preserve">hal-01008372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'assemblage Al/Fe par FSW - vers une maîtrise des composés intermétalliques (poster)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Girard</w:t>
+                <w:t xml:space="preserve">In-situ SEM study of fatigue crack growth mechanism in carbon black-filled natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT - Mécanique et mécanismes des changements de phases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth European Conference on Constitutive Models for Rubber (ECCMR VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dresde, Germany. pp.319-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.31707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008372v1</w:t>
+                <w:t xml:space="preserve">hal-01387690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Intermetallics on the Mechanical Properties of dissimilar Aluminium - Steel Friction Stir Welds</w:t>
               </w:r>
@@ -10660,217 +10660,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ SEM Observation of Fatigue Crack Growth in Carbon Black filled Natural Rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+                <w:t xml:space="preserve">Modélisation thermique du soudage hybride par frottement malaxage assisté laser (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 502. Reinforced Elastomers : Fracture Mechanics, Statistical Physics and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT, Procédés de transformation des matériaux de structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France. p. 42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008303v1</w:t>
+                <w:t xml:space="preserve">hal-01094676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermique du soudage hybride par frottement malaxage assisté laser (poster)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Girard</w:t>
+                <w:t xml:space="preserve">In-Situ SEM Observation of Fatigue Crack Growth in Carbon Black filled Natural Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT, Procédés de transformation des matériaux de structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France. p. 42-45</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 502. Reinforced Elastomers : Fracture Mechanics, Statistical Physics and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094676v1</w:t>
+                <w:t xml:space="preserve">hal-01008303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of fatigue damage in carbon black filled natural rubber</w:t>
               </w:r>
@@ -11196,377 +11196,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On joining of Al-Mg-Sc alloy using TIG and Friction Stir Welding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+                <w:t xml:space="preserve">Surface heat treatment due to laser assisted machining and the relative effects on fatigue strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vancouver, France</w:t>
+              <w:t xml:space="preserve">AT3S - Journees Europeennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008582v1</w:t>
+                <w:t xml:space="preserve">hal-01008989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface heat treatment due to laser assisted machining and the relative effects on fatigue strength</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Morel</w:t>
+                <w:t xml:space="preserve">Numerical simulation of Activated-TIG welding of a 304L stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AT3S - Journees Europeennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008989v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of Activated-TIG welding of a 304L stainless steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On joining of Al-Mg-Sc alloy using TIG and Friction Stir Welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Cabello Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rückert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008558v1</w:t>
+                <w:t xml:space="preserve">hal-01008582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbides and cutting parameters on chip morphology and cutting temperature during orthogonal hard turning of 100Cr6 bearing steel with a CBN cutting tool</w:t>
               </w:r>
@@ -12346,230 +12346,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of elastomers: physical mechanisms and multiaxial damage criterion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+                <w:t xml:space="preserve">Comparative investigations of Friction stir and Flux activated TIG welding applied to Al-Mg-Sc alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Pérocheau</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on the respective input of the numerical and the experimental approach in Fatigue Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Senlis, France</w:t>
+              <w:t xml:space="preserve">International Conference on Recent Advances in Mechanical and Materials Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008220v1</w:t>
+                <w:t xml:space="preserve">hal-01007987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative investigations of Friction stir and Flux activated TIG welding applied to Al-Mg-Sc alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+                <w:t xml:space="preserve">Fatigue of elastomers: physical mechanisms and multiaxial damage criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pérocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Recent Advances in Mechanical and Materials Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">International conference on the respective input of the numerical and the experimental approach in Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007987v1</w:t>
+                <w:t xml:space="preserve">hal-01008220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation et propagation de fissures de fatigue dans un caoutchouc naturel chargé</w:t>
               </w:r>
@@ -12890,191 +12890,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de l'endommagement en pliage de tôles en acier HLE (Haute Limite d'Elasticité)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Morel</w:t>
+                <w:t xml:space="preserve">Endommagement d'un caoutchouc naturel dans lequel se propage une fissure de fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Boude</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007961v1</w:t>
+                <w:t xml:space="preserve">hal-01008134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack growth in filled natural rubber under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13102,640 +13089,653 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe-China Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement d'un caoutchouc naturel dans lequel se propage une fissure de fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de l'endommagement en pliage de tôles en acier HLE (Haute Limite d'Elasticité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008134v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of silica deposit thickness on penetration of GTA welds of Austenitic Stainless Steels</w:t>
+                <w:t xml:space="preserve">Optimization of flux deposit parameters on ATIG welding performance; Case study of silica on stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rückert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">International Institute of Welding 2004 Annual Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008331v1</w:t>
+                <w:t xml:space="preserve">hal-01008629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of flux deposit parameters on ATIG welding performance; Case study of silica on stainless steels</w:t>
+                <w:t xml:space="preserve">Optimization of flux coatings on ATIG welding performance; Case study of silica on stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rückert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Institute of Welding 2004 Annual Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">57th Annual Assembly, International Institute of Welding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Osaka, Japan. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008629v1</w:t>
+                <w:t xml:space="preserve">hal-05610383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental quantification of damage in sheet metal bending process - Comparison with numerical prediction.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mkaddem</w:t>
+                <w:t xml:space="preserve">Influence of silica deposit thickness on penetration of GTA welds of Austenitic Stainless Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lebrun</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008194v1</w:t>
+                <w:t xml:space="preserve">hal-01008331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'endommagement par fatigue d'un acier HLE dans l'air et dans un milieu salin avec polarisation cathodique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental quantification of damage in sheet metal bending process - Comparison with numerical prediction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Mendez</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Structures, Microstructures et Propriétés Mécaniques des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008693v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'environnement sur le comportement en fatigue d'un acier à haute limite d'élasticité utilisé dans les structures offshore sous protection cathodique</w:t>
+                <w:t xml:space="preserve">Processus d'endommagement par fatigue d'un acier HLE dans l'air et dans un milieu salin avec polarisation cathodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Corrosion, Dégradation et Protection des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Structures, Microstructures et Propriétés Mécaniques des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008311v1</w:t>
+                <w:t xml:space="preserve">hal-01008693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the environment on the fatigue behaviour of the high strength steel SE702</w:t>
               </w:r>
@@ -13810,145 +13810,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'environnement : air, milieu NaCl, eau de mer naturelle sur le comportement en fatigue d'un acier à haute limite d'élasticité</w:t>
+                <w:t xml:space="preserve">Influence de l'environnement sur le comportement en fatigue d'un acier à haute limite d'élasticité utilisé dans les structures offshore sous protection cathodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Corrosion, Dégradation et Protection des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008309v1</w:t>
+                <w:t xml:space="preserve">hal-01008311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence de l'environnement : air, milieu NaCl, eau de mer naturelle sur le comportement en fatigue d'un acier à haute limite d'élasticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence de l'environnement sur le comportement en fatigue d'un acier à haute limite d'élasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13970,65 +14065,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées de printemps de la SF2M : Fatigue et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId291"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14175,51 +14270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sanglard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113072" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734285v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gebhard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duchateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02670836241287768" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glanowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.22.22970" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Mire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2022.104098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42464-021-00088-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubat Narynbek Ulu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;ranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180541" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12974" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tosaka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balutch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816522004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Oue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2115/fiberst.2018-0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01834120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816508005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Jia Li Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bee Chin Ang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aac87b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Masquelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.01.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noizet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.15.84809" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.03.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilux Poompradub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.08.058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demassieux Quentin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.07.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000089" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lectez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.06.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot-Borgarino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.13.86977" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.04.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.07.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512044457" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3601131" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0660-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31707" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12720264008475" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cabello Mu&#241;oz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#252;ckert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Marya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.06.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anite D&#233;d&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2008.01293.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWP9L99J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2006.09.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.04.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perocheau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0495386" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00099-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjun Ding" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Ding" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2000.8893" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejun Zeng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(99)00055-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007377v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(99)00054-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-62" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713960v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Dragicevic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Albouy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-43" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713650v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-70" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553361v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-72" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421473v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-71" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262810v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heuillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-69" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-45" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097549v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Beranger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Brazidec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097543v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085893v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097541v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097539v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-72" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092942v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-63" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267862v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brzokewicz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-73" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409047v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Brazidec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-108" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265856v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007711v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008048v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008219v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008353v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008235v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile G&#233;n&#233;vois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387690v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008303v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094676v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094744v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008990v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Germain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lebrun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008098v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Germain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lu Lebrun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.569" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008582v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabello Munoz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008989v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008558v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008094v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Habak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choqueuse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacotte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008437v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rocheau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-19" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094746v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213012v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008220v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007987v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009096v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008116v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waldmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007961v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boude" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008041v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perocheau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008134v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008331v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008629v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008194v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mkaddem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008311v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008334v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008309v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008310v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sanglard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113072" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734285v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gebhard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duchateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02670836241287768" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glanowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.22.22970" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Mire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2022.104098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42464-021-00088-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubat Narynbek Ulu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;ranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180541" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12974" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tosaka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balutch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816522004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Oue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2115/fiberst.2018-0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01834120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816508005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Jia Li Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bee Chin Ang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aac87b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Masquelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.01.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noizet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.15.84809" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.03.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilux Poompradub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.08.058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demassieux Quentin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.07.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000089" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lectez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.06.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot-Borgarino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.13.86977" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.04.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512044457" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.07.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3601131" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0660-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31707" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12720264008475" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cabello Mu&#241;oz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#252;ckert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Marya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.06.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anite D&#233;d&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2008.01293.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWP9L99J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2006.09.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.04.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perocheau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0495386" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00099-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjun Ding" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Ding" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2000.8893" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejun Zeng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(99)00055-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007377v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(99)00054-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-62" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Dragicevic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Albouy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-43" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713650v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-70" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421473v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-71" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553361v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-72" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421458v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-45" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heuillet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-69" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097549v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Beranger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Brazidec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097543v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085893v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097541v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097539v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267862v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brzokewicz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-73" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092951v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-72" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-63" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409047v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Brazidec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-108" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265856v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008219v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008230v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007711v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008048v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008353v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008235v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile G&#233;n&#233;vois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008630v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008372v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387690v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094676v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008303v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094744v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008990v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Germain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lebrun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008098v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Germain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lu Lebrun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.569" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008989v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008558v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008582v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cabello Mu&#241;oz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008094v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Habak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choqueuse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacotte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008437v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rocheau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-19" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094746v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213012v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007987v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008220v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009096v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008116v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waldmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008134v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008041v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perocheau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007961v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boude" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008629v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610383v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008331v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008194v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mkaddem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008334v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008311v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008309v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008310v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>