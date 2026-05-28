--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1087,685 +1087,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic Strain Fields Measurement During the Allotropic α − γ Transformation in High Purity Iron</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Coret</w:t>
+                <w:t xml:space="preserve">A physically-based model for strain-induced crystallization in natural rubber. Part II: Derivation of the mechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-019-00525-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, pp.255-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317370v2</w:t>
+                <w:t xml:space="preserve">hal-04408046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of acrylonitrile content and hydrogenation on fatigue behaviour of HNBR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
+                <w:t xml:space="preserve">A physically-based model for strain-induced crystallization in natural rubber. Part I: Life cycle of a crystallite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heuillet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatoshi Tosaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.12974⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, pp.164-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371170v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physically-based model for strain-induced crystallization in natural rubber. Part II: Derivation of the mechanical model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+                <w:t xml:space="preserve">Mesoscopic Strain Fields Measurement During the Allotropic α − γ Transformation in High Purity Iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.12.014⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (8), pp.1145-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-019-00525-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408046v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physically-based model for strain-induced crystallization in natural rubber. Part I: Life cycle of a crystallite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Gros</w:t>
+                <w:t xml:space="preserve">Effects of acrylonitrile content and hydrogenation on fatigue behaviour of HNBR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Masatoshi Tosaka</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125, pp.164-177. </w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (7), pp.1578-1594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ffe.12974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408054v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behaviour of an industrial synthetic rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue initiation mechanisms in elastomers: a microtomography-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Balutch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 165, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816522004⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816508005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834078v1</w:t>
+                <w:t xml:space="preserve">hal-01834120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Crystallites with Low Surface Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masatoshi Tosaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shohei Oue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1787,210 +1791,206 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fiber Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 74 (6), pp.133-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2115/fiberst.2018-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue initiation mechanisms in elastomers: a microtomography-based analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+                <w:t xml:space="preserve">Fatigue behaviour of an industrial synthetic rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balutch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Le Saux</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816508005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816522004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834120v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun PMMA polymer blend nanofibrous membrane: electrospinability, surface morphology and mechanical response</w:t>
               </w:r>
@@ -2106,51 +2106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the fatigue properties of natural rubber based on the descriptions of the cracks population and of the dissipated energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,51 +2158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59, pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2392,51 +2392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,51 +2630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominating factor of strain-induced crystallization in natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masatoshi Tosaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,572 +2862,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure analysis of carbon black filled styrene butadiene rubber under fatigue loading conditions</w:t>
+                <w:t xml:space="preserve">Multiaxial deformation and strain-induced crystallization around a fatigue crack in natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743289814Y.0000000089⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123, pp.59-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094398v1</w:t>
+                <w:t xml:space="preserve">hal-01010899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to identify a hyperelastic constitutive equation for rubber-like materials with multiaxial tension–torsion experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+                <w:t xml:space="preserve">Failure analysis of carbon black filled styrene butadiene rubber under fatigue loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (6), pp.187-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743289814Y.0000000089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.06.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01094408v1</w:t>
+                <w:t xml:space="preserve">hal-01094398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of strain-induced crystallization in natural rubber during fatigue testing: in situ wide-angle x-ray diffraction measurements using synchrotron radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+                <w:t xml:space="preserve">How to identify a hyperelastic constitutive equation for rubber-like materials with multiaxial tension–torsion experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87 (1), pp.184-196. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (65), pp.260-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5254/rct.13.86977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010226v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial deformation and strain-induced crystallization around a fatigue crack in natural rubber</w:t>
+                <w:t xml:space="preserve">Characteristics of strain-induced crystallization in natural rubber during fatigue testing: in situ wide-angle x-ray diffraction measurements using synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rublon</w:t>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 123, pp.59-69. </w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (1), pp.184-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5254/rct.13.86977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010899v1</w:t>
+                <w:t xml:space="preserve">hal-01010226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ synchrotron wide-angle X-ray diffraction investigation of fatigue cracks in natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3478,90 +3478,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-induced crystallization of carbon black-filled natural rubber during fatigue measured by in situ synchrotron X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3595,51 +3595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue damage in carbon black filled natural rubber under uni- and multiaxial loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,103 +3699,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ synchrotron X-ray diffraction study of strain induced crystallisation of natural rubber during fatigue tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (7), pp.290-295. </w:t>
@@ -4041,51 +4041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ SEM Study of Fatigue Crack Growth Mechanism in Carbon Black filled Natural Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4269,304 +4269,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of TIG welded and friction stir welded Al-4.5Mg-0.26Sc alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precipitate stability and recrystallisation in the weld nuggets of friction stir welded Al-Mg-Si and Al-Mg-Sc alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anite Dédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cabello Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.06.035⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 491, pp.364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2008.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005980v1</w:t>
+                <w:t xml:space="preserve">hal-00314076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitate stability and recrystallisation in the weld nuggets of friction stir welded Al-Mg-Si and Al-Mg-Sc alloys.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of TIG welded and friction stir welded Al-4.5Mg-0.26Sc alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cabello Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anite Dédé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 491, pp.364. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 197 (1 3), pp.337-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2008.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314076v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of fatigue damage in carbon black filled natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4638,77 +4638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the design of silica coating for productivity gains during the TIG welding of a 304L stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rückert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (9), pp.2387-2393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4833,51 +4833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance de la cavitation lors de la fissuration en fatigue du caoutchouc naturel chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4963,51 +4963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of fatigue crack growth in carbon black filled natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5299,291 +5299,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ternary system Al-Ni-Ti Part II: Thermodynamic assessment and experimental investigation of polythermal phase equilibria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ternary system Al-Ni-Ti Part I: Isothermal section at 900°C; Experimental investigation and thermodynamic calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rogl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kejun Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Schmid-Fetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 7 (12), pp.1347-1359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0966-9795(99)00055-2⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 7 (12), pp.1337-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0966-9795(99)00054-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007378v1</w:t>
+                <w:t xml:space="preserve">hal-01007377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ternary system Al-Ni-Ti Part I: Isothermal section at 900°C; Experimental investigation and thermodynamic calculation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ternary system Al-Ni-Ti Part II: Thermodynamic assessment and experimental investigation of polythermal phase equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kejun Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmid-Fetzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rogl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 7 (12), pp.1337-1345. </w:t>
+              <w:t xml:space="preserve">, 1999, 7 (12), pp.1347-1359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0966-9795(99)00054-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0966-9795(99)00055-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007377v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5595,291 +5595,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of defects size on the fatigue properties of an industrial EPDM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue crack initiation around inclusions for a carbon black filled natural rubber: an analysis based on micro-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Balutch</w:t>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber (ECCMR 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304552v1</w:t>
+                <w:t xml:space="preserve">hal-02304555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack initiation around inclusions for a carbon black filled natural rubber: an analysis based on micro-tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Influence of defects size on the fatigue properties of an industrial EPDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balutch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Constitutive Models for Rubber (ECCMR 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304555v1</w:t>
+                <w:t xml:space="preserve">hal-02304552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue of HNBR blends and the effects of thermal ageing</w:t>
               </w:r>
@@ -6110,204 +6110,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced crystallization ability of hydrogenated nitrile butadiene rubber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐antoine Albouy</w:t>
+                <w:t xml:space="preserve">Matériaux élastomères : caractérisation thermomécanique des mécanismes de fatigue à l’échelle de l’inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubbers X</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition DEformation des POlymères Solides (DEPOS27)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFP Energies nouvelles, Mar 2017, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188547v1</w:t>
+                <w:t xml:space="preserve">hal-01713944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue initiation mechanism of elastomers: thermomechanical characterization at the inclusions’ scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Glanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6339,251 +6330,260 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers, ECCMR X 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux élastomères : caractérisation thermomécanique des mécanismes de fatigue à l’échelle de l’inclusion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+                <w:t xml:space="preserve">Strain-induced crystallization ability of hydrogenated nitrile butadiene rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐antoine Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition DEformation des POlymères Solides (DEPOS27)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubbers X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany. pp.279-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315223278-43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713944v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations on the fatigue resistance of synthetic rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balutch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Balutch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6615,57 +6615,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the fatigue properties of elastomers based on thermo-mechanical characterization coupled to micro-structural measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical characterization of the basic fatigue mechanisms at the inclusions’ scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6673,1020 +6673,968 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Heuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth European Conference on Constitutive Models for Rubber (ECCMR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Prague, Czech Republic. pp.403-410, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b18701-70⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Prague, Czech Republic. pp.395-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b18701-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263285v1</w:t>
+                <w:t xml:space="preserve">hal-05262810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation mechanisms of fatigue cracks in carbon black filled natural rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical characterization of the fatigue mechanisms of rubber materials at inclusions' scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber (ECCMR IX)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36es Journées de Printemps SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission Fatigue des Matériaux de la SF2M, May 2017, Paris, France. pp.395-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b18701-69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b18701-71⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04421473v1</w:t>
+                <w:t xml:space="preserve">hal-01713951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of air and seawater on fatigue behavior of natural rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
+                <w:t xml:space="preserve">Evaluating the influence of a multiaxial static preload on the dynamic properties of elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 European conference on constitutive models for rubbers, (ECCMR IX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.419-426, </w:t>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber (ECCMR IX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.243-248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b18701-72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b18701-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553361v1</w:t>
+                <w:t xml:space="preserve">hal-04421458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the influence of a multiaxial static preload on the dynamic properties of elastomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+                <w:t xml:space="preserve">Evaluation of the fatigue properties of elastomers based on thermo-mechanical characterization coupled to micro-structural measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber (ECCMR IX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.243-248, </w:t>
+              <w:t xml:space="preserve">Ninth European Conference on Constitutive Models for Rubber (ECCMR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Prague, Czech Republic. pp.403-410, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b18701-45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b18701-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421458v1</w:t>
+                <w:t xml:space="preserve">hal-05263285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of the basic fatigue mechanisms at the inclusions’ scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Initiation mechanisms of fatigue cracks in carbon black filled natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Heuillet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth European Conference on Constitutive Models for Rubber (ECCMR 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b18701-69⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber (ECCMR IX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b18701-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262810v1</w:t>
+                <w:t xml:space="preserve">hal-04421473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of the fatigue mechanisms of rubber materials at inclusions' scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+                <w:t xml:space="preserve">Influence of air and seawater on fatigue behavior of natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36es Journées de Printemps SF2M</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9 European conference on constitutive models for rubbers, (ECCMR IX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.419-426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b18701-72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b18701-69⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01713951v1</w:t>
+                <w:t xml:space="preserve">hal-05553361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation thermomécanique des mécanismes élémentaires d’endommagement en fatigue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Le Saux</w:t>
+                <w:t xml:space="preserve">Construction d’un modèle de cristallisation d’un caoutchouc naturel sous tension uni-axiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097549v1</w:t>
+                <w:t xml:space="preserve">hal-01097541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of elastomers under tension/torsion small dynamic oscillations superimposed on large static preload</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Caractérisation d'élastomères soumis à de petites oscillations superposées à une grande précharge statique en traction-torsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Le Brazidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">3ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094632v1</w:t>
+                <w:t xml:space="preserve">hal-01097539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ synchrotron mechanical testing to investigate strain-induced crystallization in natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7705,1552 +7653,1557 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom. 11GBZ689 (extended abstract, 2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effects of air and seawater environments on fatigue behavior of natural rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of elastomers under tension/torsion small dynamic oscillations superimposed on large static preload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Gac</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Brazidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nanes, France</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097547v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de vitesses de fissuration en mode III dans les élastomères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Demassieux Quentin</w:t>
+                <w:t xml:space="preserve">Caractérisation thermomécanique des mécanismes élémentaires d’endommagement en fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berghezan</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097543v1</w:t>
+                <w:t xml:space="preserve">hal-01097549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of SEM, X-ray tomography and thermal measurements to investigate the basic fatigue mechanisms of elastomers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Le Saux</w:t>
+                <w:t xml:space="preserve">Study of the effects of air and seawater environments on fatigue behavior of natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubat Narynbek Ulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international Fatigue congress (FATIGUE2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">3ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nanes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01085893v1</w:t>
+                <w:t xml:space="preserve">hal-01097547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un modèle de cristallisation d’un caoutchouc naturel sous tension uni-axiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Gros</w:t>
+                <w:t xml:space="preserve">Mesure de vitesses de fissuration en mode III dans les élastomères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demassieux Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097541v1</w:t>
+                <w:t xml:space="preserve">hal-01097543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'élastomères soumis à de petites oscillations superposées à une grande précharge statique en traction-torsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+                <w:t xml:space="preserve">Combined use of SEM, X-ray tomography and thermal measurements to investigate the basic fatigue mechanisms of elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">11th international Fatigue congress (FATIGUE2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097539v1</w:t>
+                <w:t xml:space="preserve">hal-01085893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage in carbon black filled natural rubber investigated by X-ray microtomography and scanning electron microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of elastomers under simultaneous tension and torsion for application to engine mounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brzokewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+                <w:t xml:space="preserve">Franck Le Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCMR VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.603-608, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b14964-73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b14964-108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267862v1</w:t>
+                <w:t xml:space="preserve">hal-04409047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of IR thermography and X-ray tomography to the fatigue characterization of elastomeric materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+                <w:t xml:space="preserve">Crystallinity and multiaxiality around a crack tip in natural rubber investigated by synchrotron wide-angle x-ray diffraction during fatigue tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Tenth International Conference on Multiaxial Fatigue &amp; Fracture (ICMFF10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092951v1</w:t>
+                <w:t xml:space="preserve">hal-05265856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of strain-induced crystallization on fatigue crack growth resistance of natural rubber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatigue damage in carbon black filled natural rubber investigated by X-ray microtomography and scanning electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berghezan</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brzokewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCMR VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.349-354, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b14964-63⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b14964-73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092942v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of elastomers under simultaneous tension and torsion for application to engine mounts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+                <w:t xml:space="preserve">Contributions of IR thermography and X-ray tomography to the fatigue characterization of elastomeric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCMR VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.603-608, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b14964-108⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.387-392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b14964-72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409047v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallinity and multiaxiality around a crack tip in natural rubber investigated by synchrotron wide-angle x-ray diffraction during fatigue tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Effect of strain-induced crystallization on fatigue crack growth resistance of natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth International Conference on Multiaxial Fatigue &amp; Fracture (ICMFF10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCMR VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.349-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b14964-63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265856v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristallisation sous contrainte en fatigue du caoutchouc naturel chargé au noir de carbone : développement d'essais in-­situ sous rayonnement synchrotron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cristallisation sous contrainte du caoutchouc naturel : orientation des cristallites sous chargement multiaxial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ecully, France</w:t>
+              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères - Nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008049v1</w:t>
+                <w:t xml:space="preserve">hal-01008048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Cracks in Natural Rubber: in-situ Synchrotron WAXD experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">In-situ Synchrotron WAXD investigation of the crystallized zone around a fatigue crack tip in natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2012 - 8th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">International Rubber Expo 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008219v1</w:t>
+                <w:t xml:space="preserve">hal-01007711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissures de fatigue dans un caoutchouc naturel : étude expérimentale in-situ sous rayonnement synchrotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9286,312 +9239,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Synchrotron WAXD investigation of the crystallized zone around a fatigue crack tip in natural rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cristallisation sous contrainte en fatigue du caoutchouc naturel chargé au noir de carbone : développement d'essais in-­situ sous rayonnement synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rubber Expo 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cincinnati, United States</w:t>
+              <w:t xml:space="preserve">DEPOS 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007711v1</w:t>
+                <w:t xml:space="preserve">hal-01008049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristallisation sous contrainte du caoutchouc naturel : orientation des cristallites sous chargement multiaxial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Fatigue Cracks in Natural Rubber: in-situ Synchrotron WAXD experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères - Nouvelles approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ESMC 2012 - 8th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008048v1</w:t>
+                <w:t xml:space="preserve">hal-01008219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la caractérisation multiaxiale des élastomères pour la modélisation du comportement de pièces de suspension moteur en grandes déformations et basses fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lectez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Brazidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères - Nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9610,398 +9610,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced crystallization of natural rubber subjected to biaxial loading conditions as revealed by X-ray diffraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friction stir diffusion bonding (FSDB) of aluminium to copper or steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland. pp.23-28</w:t>
+              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Quebec city, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521005v1</w:t>
+                <w:t xml:space="preserve">hal-01008235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ synchrotron X-ray diffraction study of strain-induced crystallization of natural rubber during fatigue tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Strain-induced crystallization of natural rubber subjected to biaxial loading conditions as revealed by X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland. pp.353-358</w:t>
+              <w:t xml:space="preserve">ECCMR VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland. pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094752v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction stir diffusion bonding (FSDB) of aluminium to copper or steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ synchrotron X-ray diffraction study of strain-induced crystallization of natural rubber during fatigue tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Quebec city, Canada</w:t>
+              <w:t xml:space="preserve">ECCMR VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland. pp.353-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008235v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mécanisme de propagation de fissure de fatigue dans les caoutchoucs industriels par des essais in-situ sous microscope électronique à balayage (MEB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10176,731 +10176,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of friction stir diffusion bonding for the heterogeneous welding of aluminium to steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Girard</w:t>
+                <w:t xml:space="preserve">Mécanisme de propagation de fissure de fatigue du caoutchouc naturel au noir de carbone (CB-NR) : étude in-situ au MEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS X -10th International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008630v1</w:t>
+                <w:t xml:space="preserve">hal-01008398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'assemblage Al/Fe par FSW - vers une maîtrise des composés intermétalliques (poster)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Girard</w:t>
+                <w:t xml:space="preserve">In-situ SEM study of fatigue crack growth mechanism in carbon black-filled natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT - Mécanique et mécanismes des changements de phases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth European Conference on Constitutive Models for Rubber (ECCMR VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dresde, Germany. pp.319-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.31707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008372v1</w:t>
+                <w:t xml:space="preserve">hal-01387690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ SEM study of fatigue crack growth mechanism in carbon black-filled natural rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+                <w:t xml:space="preserve">Optimization of friction stir diffusion bonding for the heterogeneous welding of aluminium to steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth European Conference on Constitutive Models for Rubber (ECCMR VI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPLAS X -10th International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387690v1</w:t>
+                <w:t xml:space="preserve">hal-01008630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Intermetallics on the Mechanical Properties of dissimilar Aluminium - Steel Friction Stir Welds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'assemblage Al/Fe par FSW - vers une maîtrise des composés intermétalliques (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT - Mécanique et mécanismes des changements de phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008327v1</w:t>
+                <w:t xml:space="preserve">hal-01008372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme de propagation de fissure de fatigue du caoutchouc naturel au noir de carbone (CB-NR) : étude in-situ au MEB</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Intermetallics on the Mechanical Properties of dissimilar Aluminium - Steel Friction Stir Welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008398v1</w:t>
+                <w:t xml:space="preserve">hal-01008327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermique du soudage hybride par frottement malaxage assisté laser (poster)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Girard</w:t>
+                <w:t xml:space="preserve">In-Situ SEM Observation of Fatigue Crack Growth in Carbon Black filled Natural Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT, Procédés de transformation des matériaux de structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France. p. 42-45</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 502. Reinforced Elastomers : Fracture Mechanics, Statistical Physics and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094676v1</w:t>
+                <w:t xml:space="preserve">hal-01008303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ SEM Observation of Fatigue Crack Growth in Carbon Black filled Natural Rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Beurrot-Borgarino</w:t>
+                <w:t xml:space="preserve">Modélisation thermique du soudage hybride par frottement malaxage assisté laser (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 502. Reinforced Elastomers : Fracture Mechanics, Statistical Physics and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT, Procédés de transformation des matériaux de structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France. p. 42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008303v1</w:t>
+                <w:t xml:space="preserve">hal-01094676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of fatigue damage in carbon black filled natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10945,697 +10945,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface integrity of Laser Assisted Machining parts</w:t>
+                <w:t xml:space="preserve">On joining of Al-Mg-Sc alloy using TIG and Friction Stir Welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Germain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Morel</w:t>
+                <w:t xml:space="preserve">Alejandra Cabello Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008990v1</w:t>
+                <w:t xml:space="preserve">hal-01008582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of laser assistance machining on residual stress and fatigue strength for a bearing steel (100Cr6) and a titanium alloy (Ti 6Al 4V)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Morel</w:t>
+                <w:t xml:space="preserve">Numerical simulation of Activated-TIG welding of a 304L stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Residual Stresses (ERCS 7)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008098v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface heat treatment due to laser assisted machining and the relative effects on fatigue strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AT3S - Journees Europeennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of Activated-TIG welding of a 304L stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+                <w:t xml:space="preserve">Effect of laser assistance machining on residual stress and fatigue strength for a bearing steel (100Cr6) and a titanium alloy (Ti 6Al 4V)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenael Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lu Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Corre</w:t>
+                <w:t xml:space="preserve">Anne Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International ESAFORM Conference on Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Residual Stresses (ERCS 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany. pp.569-574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008558v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On joining of Al-Mg-Sc alloy using TIG and Friction Stir Welding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+                <w:t xml:space="preserve">Surface integrity of Laser Assisted Machining parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vancouver, France</w:t>
+              <w:t xml:space="preserve">9th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008582v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbides and cutting parameters on chip morphology and cutting temperature during orthogonal hard turning of 100Cr6 bearing steel with a CBN cutting tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Habak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenael Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11794,51 +11794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournage cBN du 100Cr6 durci à 55HRc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Habak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11883,1669 +11883,1669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution during friction stir welding of commercial aluminum alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation micrographique et mécanique des joints soudés par la méthode ATIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surendar Marya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008437v1</w:t>
+                <w:t xml:space="preserve">hal-04213012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: Comparison between carbon black filled NR and SBR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Benoît Le Cam</w:t>
+                <w:t xml:space="preserve">Fatigue of elastomers: physical mechanisms and multiaxial damage criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pérocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber, ECCMR 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on the respective input of the numerical and the experimental approach in Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Senlis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722690v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: comparison between carbon black filled natural and styrene butadiene rubbers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+                <w:t xml:space="preserve">Comparative investigations of Friction stir and Flux activated TIG welding applied to Al-Mg-Sc alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Pérocheau</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Recent Advances in Mechanical and Materials Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Kuala Lumpur, Malaysia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094746v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation micrographique et mécanique des joints soudés par la méthode ATIG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+                <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: comparison between carbon black filled natural and styrene butadiene rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pérocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCMR IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315140216-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213012v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative investigations of Friction stir and Flux activated TIG welding applied to Al-Mg-Sc alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure evolution during friction stir welding of commercial aluminum alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surendar Marya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Recent Advances in Mechanical and Materials Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">TMS annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007987v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of elastomers: physical mechanisms and multiaxial damage criterion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Micro-mechanism of fatigue crack growth: Comparison between carbon black filled NR and SBR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pérocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on the respective input of the numerical and the experimental approach in Fatigue Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber, ECCMR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315140216-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008220v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation et propagation de fissures de fatigue dans un caoutchouc naturel chargé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+                <w:t xml:space="preserve">Optimization of flux coatings on ATIG welding performance; Case study of silica on stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Poitiers, France</w:t>
+              <w:t xml:space="preserve">57th Annual Assembly, International Institute of Welding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Osaka, Japan. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008341v1</w:t>
+                <w:t xml:space="preserve">hal-05610383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usinabilité des aciers durs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Fischer</w:t>
+                <w:t xml:space="preserve">Influence of silica deposit thickness on penetration of GTA welds of Austenitic Stainless Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
+              <w:t xml:space="preserve">7th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009096v1</w:t>
+                <w:t xml:space="preserve">hal-01008331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'usinage assisté jet d'eau sur les contraintes résiduelles (cas du 316L)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of flux deposit parameters on ATIG welding performance; Case study of silica on stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Séminaire OPTIMUS (OPTImisation et Modélisation de l'Usinage à Grande Vitesse et/ou à Sec)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Cluny, France</w:t>
+              <w:t xml:space="preserve">International Institute of Welding 2004 Annual Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008116v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement d'un caoutchouc naturel dans lequel se propage une fissure de fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Usinabilité des aciers durs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Habak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008134v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack growth in filled natural rubber under cyclic loading</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet de l'usinage assisté jet d'eau sur les contraintes résiduelles (cas du 316L)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Habak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Waldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe-China Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">2ème Séminaire OPTIMUS (OPTImisation et Modélisation de l'Usinage à Grande Vitesse et/ou à Sec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008041v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de l'endommagement en pliage de tôles en acier HLE (Haute Limite d'Elasticité)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Morel</w:t>
+                <w:t xml:space="preserve">Initiation et propagation de fissures de fatigue dans un caoutchouc naturel chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Boude</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
+              <w:t xml:space="preserve">DEPOS 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007961v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of flux deposit parameters on ATIG welding performance; Case study of silica on stainless steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+                <w:t xml:space="preserve">Crack growth in filled natural rubber under cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Institute of Welding 2004 Annual Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Europe-China Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008629v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of flux coatings on ATIG welding performance; Case study of silica on stainless steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+                <w:t xml:space="preserve">Endommagement d'un caoutchouc naturel dans lequel se propage une fissure de fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Assembly, International Institute of Welding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Osaka, Japan. pp.1-10</w:t>
+              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05610383v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of silica deposit thickness on penetration of GTA welds of Austenitic Stainless Steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rückert</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de l'endommagement en pliage de tôles en acier HLE (Haute Limite d'Elasticité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Journée d'étude thématique de la section régionale ouest SF2M : Grandes vitesses et Forts gradients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008331v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental quantification of damage in sheet metal bending process - Comparison with numerical prediction.</w:t>
               </w:r>
@@ -13557,64 +13557,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mkaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13715,122 +13715,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the environment on the fatigue behaviour of the high strength steel SE702</w:t>
+                <w:t xml:space="preserve">Influence de l'environnement sur le comportement en fatigue d'un acier à haute limite d'élasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Tours, France</w:t>
+              <w:t xml:space="preserve">19èmes journées de printemps de la SF2M : Fatigue et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008334v1</w:t>
+                <w:t xml:space="preserve">hal-01008310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'environnement sur le comportement en fatigue d'un acier à haute limite d'élasticité utilisé dans les structures offshore sous protection cathodique</w:t>
               </w:r>
@@ -13905,217 +13905,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'environnement : air, milieu NaCl, eau de mer naturelle sur le comportement en fatigue d'un acier à haute limite d'élasticité</w:t>
+                <w:t xml:space="preserve">Influence of the environment on the fatigue behaviour of the high strength steel SE702</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Euromat 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008309v1</w:t>
+                <w:t xml:space="preserve">hal-01008334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'environnement sur le comportement en fatigue d'un acier à haute limite d'élasticité</w:t>
+                <w:t xml:space="preserve">Influence de l'environnement : air, milieu NaCl, eau de mer naturelle sur le comportement en fatigue d'un acier à haute limite d'élasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées de printemps de la SF2M : Fatigue et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008310v1</w:t>
+                <w:t xml:space="preserve">hal-01008309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -14270,51 +14270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sanglard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113072" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734285v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gebhard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duchateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02670836241287768" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glanowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.22.22970" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Mire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2022.104098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42464-021-00088-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubat Narynbek Ulu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;ranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180541" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12974" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tosaka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balutch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816522004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Oue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2115/fiberst.2018-0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01834120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816508005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Jia Li Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bee Chin Ang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aac87b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Masquelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.01.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noizet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.15.84809" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.03.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilux Poompradub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.08.058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demassieux Quentin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.07.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000089" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lectez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.06.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot-Borgarino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.13.86977" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.04.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512044457" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.07.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3601131" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0660-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31707" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12720264008475" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cabello Mu&#241;oz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#252;ckert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Marya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.06.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anite D&#233;d&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.02.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2008.01293.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWP9L99J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2006.09.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.04.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perocheau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0495386" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00099-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjun Ding" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Ding" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2000.8893" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejun Zeng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(99)00055-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007377v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(99)00054-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-62" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Dragicevic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Albouy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-43" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713650v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-70" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421473v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-71" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553361v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-72" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421458v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-45" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heuillet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-69" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097549v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Beranger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Brazidec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097543v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085893v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097541v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097539v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267862v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brzokewicz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-73" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092951v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-72" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-63" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409047v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Brazidec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-108" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265856v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008219v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008230v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007711v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008048v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008353v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008235v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile G&#233;n&#233;vois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008630v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008372v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387690v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094676v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008303v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094744v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008990v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Germain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lebrun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008098v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Germain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lu Lebrun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.569" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008989v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008558v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008582v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cabello Mu&#241;oz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008094v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Habak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choqueuse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacotte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008437v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rocheau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-19" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094746v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213012v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007987v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008220v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009096v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008116v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waldmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008134v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008041v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perocheau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007961v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boude" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008629v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610383v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008331v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008194v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mkaddem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008334v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008311v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008309v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008310v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04816669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sanglard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113072" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734285v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gebhard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duchateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02670836241287768" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glanowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.22.22970" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Mire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Selles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2022.104098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42464-021-00088-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubat Narynbek Ulu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;ranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180541" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tosaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.12.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12974" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01834120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816508005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Oue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2115/fiberst.2018-0019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balutch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816522004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Jia Li Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bee Chin Ang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aac87b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Masquelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.01.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Noizet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.15.84809" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.03.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilux Poompradub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.08.058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demassieux Quentin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.07.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.04.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094398v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289814Y.0000000089" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094408v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lectez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.06.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot-Borgarino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.13.86977" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512044457" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.07.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.02.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3601131" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0660-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31707" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12720264008475" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anite D&#233;d&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cabello Mu&#241;oz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.02.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#252;ckert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Marya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.06.035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2008.01293.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SWP9L99J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2006.09.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.04.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perocheau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0495386" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00099-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjun Ding" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Ding" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2000.8893" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejun Zeng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(99)00054-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(99)00055-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-62" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713960v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Dragicevic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Albouy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-43" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713650v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heuillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-69" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-45" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-70" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421473v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-71" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-72" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094632v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Beranger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Brazidec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097549v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097547v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085893v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Brazidec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-108" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265856v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267862v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brzokewicz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-73" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092951v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-72" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092942v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14964-63" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008048v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007711v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008230v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008219v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008353v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094752v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile G&#233;n&#233;vois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008398v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387690v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008630v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008372v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008327v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008303v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094676v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094744v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008582v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cabello Mu&#241;oz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008558v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008989v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Germain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lebrun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008098v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Germain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lu Lebrun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.569" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008990v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008094v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Habak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choqueuse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacotte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213012v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008220v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rocheau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094746v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315140216-19" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008437v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722690v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610383v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008629v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009096v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008116v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waldmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008341v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008041v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perocheau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008134v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007961v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boude" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008194v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mkaddem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008693v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008310v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008311v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008334v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008309v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>