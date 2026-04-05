--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -494,542 +494,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantile-constrained Wasserstein projections for robust interpretability of numerical and machine learning models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proportional marginal effects for global sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Herin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Il Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/24-EJS2268⟩</w:t>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.667-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M153032X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784768v2</w:t>
+                <w:t xml:space="preserve">hal-03825935v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional marginal effects for global sensitivity analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A systematic approach for the adequacy analysis of a set of experimental databases: application in the framework of the ATRIUM activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Glantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ghione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Sargentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M153032X⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 421, pp.113035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2024.113035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825935v4</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04491875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analyses of a Multi-Physics Long-Term Clogging Model For Steam Generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp. 27-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2024051489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic approach for the adequacy analysis of a set of experimental databases: application in the framework of the ATRIUM activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantile-constrained Wasserstein projections for robust interpretability of numerical and machine learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Il Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 421, pp.113035. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (2), pp.2721-2770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2024.113035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/24-EJS2268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04491875v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic surrogate modeling by Gaussian process: A review on recent insights in estimation and validation</w:t>
               </w:r>
@@ -1455,291 +1455,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293672v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning with data assimilation and uncertainty quantification for dynamical systems: a review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the coalitional decomposition of parameters of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Il Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CAA Journal of Automatica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JAS.2023.123537⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 361, pp.1653--1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039094v1</w:t>
+                <w:t xml:space="preserve">hal-03927476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the coalitional decomposition of parameters of interest</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Machine learning with data assimilation and uncertainty quantification for dynamical systems: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibo Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Quilodrán-Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Farchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 361, pp.1653--1662. </w:t>
+              <w:t xml:space="preserve">IEEE/CAA Journal of Automatica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.1361-1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JAS.2023.123537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927476v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model selection based on validation criteria for Gaussian process regression: An application with highlights on the predictive variance</w:t>
               </w:r>
@@ -2308,261 +2308,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEPU robustness analysis via perturbed-law based sensitivity indices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A graph clustering approach to localization for adaptive covariance tuning in data assimilation based on state-observation mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibo Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Argaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Larget</w:t>
+                <w:t xml:space="preserve">Angélique Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 236, pp.855-865. </w:t>
+              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.1751-1780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1748006X211036569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11004-021-09951-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864053v4</w:t>
+                <w:t xml:space="preserve">meteo-02460851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph clustering approach to localization for adaptive covariance tuning in data assimilation based on state-observation mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sibo Cheng</w:t>
+                <w:t xml:space="preserve">BEPU robustness analysis via perturbed-law based sensitivity indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Argaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+                <w:t xml:space="preserve">Vanessa Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Ponçot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
+                <w:t xml:space="preserve">Vincent Larget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53, pp.1751-1780. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 236, pp.855-865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11004-021-09951-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1748006X211036569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-02460851v2</w:t>
+                <w:t xml:space="preserve">hal-02864053v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments and applications of Shapley effects to reliability-oriented sensitivity analysis with correlated inputs</w:t>
               </w:r>
@@ -2920,103 +2920,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error covariance tuning in variational data assimilation: application to an operating hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibo Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ponçot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35, pp.1019-1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3050,77 +3050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAPIUM: a generic framework for a practical and transparent quantification of thermal hydraulic code model input uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinzhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3490,577 +3490,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556303v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty and sensitivity analysis of functional risk curves based on Gaussian processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Visual Sensitivity Analysis for Parameter- Augmented Ensembles of Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Pouderoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Verification, Validation and Uncertainty Quantification (VVUQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4046020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357005v3</w:t>
+                <w:t xml:space="preserve">hal-02490440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Background Error Covariance Iterative Updating with Invariant Observation Measures for Data Assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibo Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ponçot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33, pp.2033-2051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00477-019-01743-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visual Sensitivity Analysis for Parameter- Augmented Ensembles of Curves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty and sensitivity analysis of functional risk curves based on Gaussian processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Verification, Validation and Uncertainty Quantification (VVUQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (4), </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 187, pp.58-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4046020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2017.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490440v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357005v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced methodology for uncertainty propagation in computer experiments with large number of inputs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of good practice guidance for quantification of thermal-hydraulic code model input uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Damblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00295450.2019.1573617⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.110173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907198v2</w:t>
+                <w:t xml:space="preserve">hal-02530001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of good practice guidance for quantification of thermal-hydraulic code model input uncertainty</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced methodology for uncertainty propagation in computer experiments with large number of inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 354, </w:t>
+              <w:t xml:space="preserve">Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.1588-1606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.110173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00295450.2019.1573617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530001v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907198v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial du numéro spécial : Expériences numériques, analyse d'incertitude et de sensibilité</w:t>
               </w:r>
@@ -4651,51 +4651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5488,213 +5488,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis in welding simulations -- what are the material data you really need ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revue sur l'analyse de sensibilité globale de modèles numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 152 (1), pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419162v1</w:t>
+                <w:t xml:space="preserve">hal-00503179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue sur l'analyse de sensibilité globale de modèles numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global sensitivity analysis in welding simulations -- what are the material data you really need ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Asserin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Loredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (9), pp.1004-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2011.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503179v2</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis for models with spatially dependent outputs</w:t>
               </w:r>
@@ -5909,90 +5909,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latin hypercube sampling with inequality constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Asserin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Loredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AStA Advances in Statistical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 94, pp.325-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6336,238 +6336,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00239494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis for a numerical model of radionuclide migration from the RRC Kurchatov Institute waste disposal site</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled stratification for quantile estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Van Dorpe</w:t>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cannamela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (4), pp.1554-1580</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02356017v1</w:t>
+                <w:t xml:space="preserve">hal-00355016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled stratification for quantile estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global sensitivity analysis for a numerical model of radionuclide migration from the RRC Kurchatov Institute waste disposal site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Iooss</w:t>
+                <w:t xml:space="preserve">François Van Dorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (1), pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00477-006-0093-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355016v1</w:t>
+                <w:t xml:space="preserve">cea-02356017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient methodology for modeling complex computer codes with Gaussian processes</w:t>
               </w:r>
@@ -6683,51 +6683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled stratification for quantile estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cannamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6778,51 +6778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled stratification for quantile estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cannamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7430,243 +7430,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of SAPIUM guidelines to Input Uncertainty Quantification: the ATRIUM project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode d'approximation des effets de Shapley en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Clouvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH 20)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">54èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04191079v1</w:t>
+                <w:t xml:space="preserve">hal-04088622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d'approximation des effets de Shapley en grande dimension</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of SAPIUM guidelines to Input Uncertainty Quantification: the ATRIUM project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ghione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Sargentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54èmes Journées de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH 20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Nuclear Society, Aug 2023, Washington DC, United States. pp.5734-5747, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/NURETH20-40380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088622v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04191079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New estimation algorithm for more reliable prediction in Gaussian process regression: application to an aquatic ecosystem model</w:t>
               </w:r>
@@ -7728,138 +7728,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04216148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ICSCREAM methodology: identification of penalizing configurations in computer experiments using screening and metamodel applications in thermal-hydraulics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+                <w:t xml:space="preserve">Variance-based importance measures for machine learning model interpretability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iooss Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouvenot Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UQ22 - SIAM Conference on Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAM, Apr 2022, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03700747v1</w:t>
+                <w:t xml:space="preserve">hal-03878431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection de mesures de probabilité sous contraintes de quantile par distance de Wasserstein et approximation monotone polynomiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Il Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7914,152 +7914,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance-based importance measures for machine learning model interpretability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iooss Bertrand</w:t>
+                <w:t xml:space="preserve">The ICSCREAM methodology: identification of penalizing configurations in computer experiments using screening and metamodel applications in thermal-hydraulics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thouvenot Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">UQ22 - SIAM Conference on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM, Apr 2022, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878431v2</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03700747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian kriging : a comparison with validation criteria to ordinary kriging for radiological characterisation</w:t>
               </w:r>
@@ -8546,51 +8546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wieskotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8939,103 +8939,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative methods for improving error covariance modeling in variational assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibo Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ponçot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manolis Papadrakakis; Vissarion Papadopoulos; Georgios Stefanou, Jun 2019, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9060,77 +9060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a systematic approach for quantification of thermal hydraulic code model input uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinzhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9185,51 +9185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced methodology for uncertainty propagation in computer experiments with large number of inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9280,51 +9280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced methodology for uncertainty propagation in computer experiments with large number of inputs : application to accidental scenario in a pressurized water reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL - 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9349,103 +9349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAPIUM a systematic approach for input uncertainty quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Damblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BEPU-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lucca, Italy</w:t>
@@ -9690,51 +9690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical characterization of radiological contamination with small data samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10381,51 +10381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des effets des propriétés matériau sur le résultat du calcul en simulation numérique du soudage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Asserina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11378,225 +11378,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Title: Open TURNS: An industrial software for uncertainty quantification in simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derivative based global sensitivity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dutfoy</w:t>
+                <w:t xml:space="preserve">Serge Kucherenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">R. Ghanem, D. Higdon and H. Owhadi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Ghanem, D. Higdon and H. Owhadi (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of uncertainty quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107849v2</w:t>
+                <w:t xml:space="preserve">hal-01079358v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivative based global sensitivity measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Title: Open TURNS: An industrial software for uncertainty quantification in simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Kucherenko</w:t>
+                <w:t xml:space="preserve">Anne Dutfoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">R. Ghanem, D. Higdon and H. Owhadi (eds). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Popelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Ghanem, D. Higdon and H. Owhadi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of uncertainty quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079358v3</w:t>
+                <w:t xml:space="preserve">hal-01107849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on global sensitivity analysis methods</w:t>
               </w:r>
@@ -12363,51 +12363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12850,51 +12850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13146,51 +13146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13225,51 +13225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale in transit computation of quantiles for ensemble runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13606,51 +13606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233915v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Il Idrissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2025.105444" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102053v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clouvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.1868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jaber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmauel Remy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JMachLearnModelComput.2025054687" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784768v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2268" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825935v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Herin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M153032X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381960v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051489" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04491875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sargentini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04322810v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04322818v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806713v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wieskotten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10072-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293672v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora L&#252;then" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2023043593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Cheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Quilodr&#225;n-Casas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2023.123537" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.521" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gratiet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2973" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ajenjo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ardillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2022.102196" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535146v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chabridon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2021.1980362" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425477v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gauchy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Stenger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sueur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2021.1905072" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068315v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Mire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Burger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Mai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864053v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Verg&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211036569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02460851v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Argaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09951-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106452v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105115" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Razavi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jakeman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saltelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2020.104954" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965504v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rollon de Pinedo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311475" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992507v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01933-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhao Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petruzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2020.1759310" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1673" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987449v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020030800" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556303v7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2019028372" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357005v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.11.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-019-01743-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ribes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pouderoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907198v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1573617" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baccou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fillion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damblin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petruzzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110173" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413664v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Blatman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260335v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Browne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cordeiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388758v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1310" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996440v8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Labopin-Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242478v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737978v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sergienko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.873039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Gratiet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cannamela" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845446v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Fruth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kuhnt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2014.05.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666473v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Popelin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525489v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9274-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525491v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Auder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes de Crecy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marques" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loredo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petelet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.03.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503179v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430171v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Volkova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444666v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412235v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0909.0329" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243156v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.07.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Van Dorpe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0093-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SV71B37W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355016v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannamela" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iooss" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239492v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois van Dorpe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.03.026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256644v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02514913v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AOAS186" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Razaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cardolaccia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587938v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Roll&#243;n de Pinedo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couplet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Seiler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marrel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506405v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660378v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baalu Belay Ketema" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Costantino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04191079v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40380" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088622v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04216148v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03700747v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597059v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878431v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iooss Bertrand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouvenot Vincent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04742897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191621v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04742944v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieskotten" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crozet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720258v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511787v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731474v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397315v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04378696v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339307v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415496v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couplet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01607479v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rib&#233;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552361v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415480v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delage" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511505v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120217.5362.16891" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569578v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198463v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lonchampt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01057322v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mabille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952930v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386593v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360167v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loredoc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribatet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713013v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fekhari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mur&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103724v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526153v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976694" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523695v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pronzato" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jo&#227;o Rendas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16609-9_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03950616v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81627-8_6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107849v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079358v3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kucherenko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975701v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/business+%26+management/operations+research/book/978-1-4899-7546-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809397v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232805v3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05528135v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295409v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Temple-Boyer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cussenot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelamatti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389163v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660215v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694701v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wald" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052859v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114533v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Foucault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918478v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450891v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205632v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanchard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chocat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02016828v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360995v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233915v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Il Idrissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2025.105444" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102053v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clouvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.1868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jaber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmauel Remy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JMachLearnModelComput.2025054687" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825935v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Herin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M153032X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04491875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghione" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sargentini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381960v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051489" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784768v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2268" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04322810v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04322818v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806713v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wieskotten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10072-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293672v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora L&#252;then" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2023043593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927476v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.521" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Cheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Quilodr&#225;n-Casas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2023.123537" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gratiet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2973" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ajenjo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ardillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2022.102196" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535146v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chabridon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2021.1980362" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425477v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gauchy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Stenger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sueur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2021.1905072" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068315v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Mire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Burger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Mai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02460851v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Argaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09951-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864053v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Verg&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211036569" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106452v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105115" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Razavi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jakeman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saltelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2020.104954" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965504v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rollon de Pinedo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311475" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992507v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01933-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhao Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petruzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2020.1759310" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1673" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987449v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020030800" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556303v7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2019028372" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490440v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ribes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pouderoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-019-01743-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357005v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.11.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baccou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fillion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damblin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petruzzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110173" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907198v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1573617" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413664v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Blatman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260335v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Browne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cordeiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388758v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1310" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996440v8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Labopin-Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242478v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737978v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sergienko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.873039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Gratiet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cannamela" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845446v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Fruth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kuhnt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2014.05.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666473v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Popelin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525489v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9274-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525491v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Auder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes de Crecy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marques" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503179v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419162v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loredo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petelet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.03.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430171v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Volkova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444666v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412235v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0909.0329" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243156v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.07.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannamela" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iooss" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Van Dorpe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0093-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SV71B37W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239492v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois van Dorpe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.03.026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256644v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02514913v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AOAS186" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Razaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cardolaccia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587938v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Roll&#243;n de Pinedo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couplet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Seiler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marrel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506405v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660378v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baalu Belay Ketema" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Costantino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088622v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04191079v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40380" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04216148v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878431v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iooss Bertrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouvenot Vincent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597059v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03700747v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04742897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191621v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04742944v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieskotten" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crozet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720258v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511787v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731474v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397315v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04378696v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339307v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415496v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couplet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01607479v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rib&#233;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552361v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415480v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delage" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511505v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120217.5362.16891" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569578v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198463v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lonchampt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01057322v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mabille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952930v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386593v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360167v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loredoc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribatet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713013v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fekhari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mur&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103724v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526153v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976694" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523695v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pronzato" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jo&#227;o Rendas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16609-9_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03950616v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81627-8_6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079358v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kucherenko" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107849v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975701v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/business+%26+management/operations+research/book/978-1-4899-7546-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809397v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232805v3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05528135v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295409v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Temple-Boyer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cussenot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelamatti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389163v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660215v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694701v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wald" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052859v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114533v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Foucault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918478v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450891v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205632v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanchard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chocat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02016828v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360995v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>