--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -494,724 +494,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional marginal effects for global sensitivity analysis</w:t>
+                <w:t xml:space="preserve">Probabilistic surrogate modeling by Gaussian process: A new estimation algorithm for more robust prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Herin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabridon</w:t>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (2), pp.667-692. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247, pp.110120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/22M153032X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2024.110120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825935v4</w:t>
+                <w:t xml:space="preserve">cea-04322818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic approach for the adequacy analysis of a set of experimental databases: application in the framework of the ATRIUM activity</w:t>
+                <w:t xml:space="preserve">Proportional marginal effects for global sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baccou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margot Herin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Il Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2024.113035⟩</w:t>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.667-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M153032X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04491875v1</w:t>
+                <w:t xml:space="preserve">hal-03825935v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analyses of a Multi-Physics Long-Term Clogging Model For Steam Generators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabridon</w:t>
+                <w:t xml:space="preserve">A systematic approach for the adequacy analysis of a set of experimental databases: application in the framework of the ATRIUM activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Glantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ghione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Sargentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Remy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2024051489⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 421, pp.113035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2024.113035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381960v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04491875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantile-constrained Wasserstein projections for robust interpretability of numerical and machine learning models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensitivity Analyses of a Multi-Physics Long-Term Clogging Model For Steam Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/24-EJS2268⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp. 27-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2024051489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784768v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic surrogate modeling by Gaussian process: A review on recent insights in estimation and validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Marrel</w:t>
+                <w:t xml:space="preserve">Quantile-constrained Wasserstein projections for robust interpretability of numerical and machine learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Il Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 247, pp.110094. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (2), pp.2721-2770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2024.110094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/24-EJS2268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04322810v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic surrogate modeling by Gaussian process: A new estimation algorithm for more robust prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Probabilistic surrogate modeling by Gaussian process: A review on recent insights in estimation and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 247, pp.110120. </w:t>
+              <w:t xml:space="preserve">, 2024, 247, pp.110094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2024.110120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2024.110094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04322818v2</w:t>
+                <w:t xml:space="preserve">cea-04322810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between Bayesian and ordinary kriging based on validation criteria: application to radiological characterisation</w:t>
               </w:r>
@@ -1249,51 +1249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lacaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.10.1007/s11004-023-10072-y. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1719,499 +1719,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model selection based on validation criteria for Gaussian process regression: An application with highlights on the predictive variance</w:t>
+                <w:t xml:space="preserve">An information geometry approach to robustness analysis for the uncertainty quantification of computer codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Demay</w:t>
+                <w:t xml:space="preserve">Clement Gauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qre.2973⟩</w:t>
+              <w:t xml:space="preserve">Technometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, pp.80-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00401706.2021.1905072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207216v1</w:t>
+                <w:t xml:space="preserve">hal-02425477v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An info-gap framework for robustness assessment of epistemic uncertainty models in hybrid structural reliability analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model selection based on validation criteria for Gaussian process regression: An application with highlights on the predictive variance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ardillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabridon</w:t>
+                <w:t xml:space="preserve">Charles Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Cogan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Le Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96, pp.102196. </w:t>
+              <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3), pp.1482-1500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2022.102196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qre.2973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500035v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ICSCREAM methodology: Identification of penalizing configurations in computer experiments using screening and metamodel -- Applications in thermal-hydraulics</w:t>
+                <w:t xml:space="preserve">An info-gap framework for robustness assessment of epistemic uncertainty models in hybrid structural reliability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marrel</w:t>
+                <w:t xml:space="preserve">Antoine Ajenjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ardillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00295639.2021.1980362⟩</w:t>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.102196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2022.102196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535146v4</w:t>
+                <w:t xml:space="preserve">hal-03500035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An information geometry approach to robustness analysis for the uncertainty quantification of computer codes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ICSCREAM methodology: Identification of penalizing configurations in computer experiments using screening and metamodel -- Applications in thermal-hydraulics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Stenger</w:t>
+                <w:t xml:space="preserve">A. Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Sueur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+                <w:t xml:space="preserve">V Chabridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 64, pp.80-91. </w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.301-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00401706.2021.1905072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2021.1980362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425477v3</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535146v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of crack propagation kinetics through multipoint stochastic simulations of microscopic fields</w:t>
               </w:r>
@@ -2366,51 +2366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53, pp.1751-1780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2838,51 +2838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (23), pp.11475. </w:t>
@@ -2959,51 +2959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ponçot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3050,77 +3050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAPIUM: a generic framework for a practical and transparent quantification of thermal hydraulic code model input uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinzhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3288,51 +3288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Uncertainty Quantification of a risk measurement from a thermal-hydraulic code using Canonical Moments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3639,51 +3639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ponçot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3743,51 +3743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty and sensitivity analysis of functional risk curves based on Gaussian processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 187, pp.58-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3968,51 +3968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced methodology for uncertainty propagation in computer experiments with large number of inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 205, pp.1588-1606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4040,472 +4040,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907198v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial du numéro spécial : Expériences numériques, analyse d'incertitude et de sensibilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poincaré inequalities on intervals – application to sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roustant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+                <w:t xml:space="preserve">Franck Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.3081 - 3119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/17-EJS1310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606787v1</w:t>
+                <w:t xml:space="preserve">hal-01388758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic risk bounds for the characterization of radiological contamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial du numéro spécial : Expériences numériques, analyse d'incertitude et de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud Blatman</w:t>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Delage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Pérot</w:t>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158 (1), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413664v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Assisted Probability of Detection curves: New statistical tools and progressive methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Gratiet</w:t>
+                <w:t xml:space="preserve">Probabilistic risk bounds for the characterization of radiological contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Blatman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Cordeiro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (1)</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260335v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413664v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincaré inequalities on intervals – application to sensitivity analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roustant</w:t>
+                <w:t xml:space="preserve">Model Assisted Probability of Detection curves: New statistical tools and progressive methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Blatman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Barthe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Browne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388758v2</w:t>
+                <w:t xml:space="preserve">hal-01260335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bregman superquantiles. Estimation methods and applications.</w:t>
               </w:r>
@@ -4599,103 +4599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic simulators based optimization by Gaussian process metamodels -Application to maintenance investments planning issues Short title: Metamodel-based optimization of stochastic simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4714,373 +4714,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density modification based reliability sensitivity analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crossed-Derivative Based Sensitivity Measures for Interaction Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roustant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lemaître</w:t>
+                <w:t xml:space="preserve">Jana Fruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Sergienko</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonja Kuhnt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00949655.2013.873039⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.105-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2014.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737978v3</w:t>
+                <w:t xml:space="preserve">hal-00845446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach for global sensitivity analysis of (multi-fidelity) computer codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density modification based reliability sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Le Gratiet</w:t>
+                <w:t xml:space="preserve">Ekaterina Sergienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cannamela</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (6), pp.1200-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00949655.2013.873039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842432v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737978v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossed-Derivative Based Sensitivity Measures for Interaction Screening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jana Fruth</w:t>
+                <w:t xml:space="preserve">A Bayesian approach for global sensitivity analysis of (multi-fidelity) computer codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cannamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonja Kuhnt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.336-363</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845446v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical studies of space filling designs: optimization of Latin Hypercube Samples and subprojection properties</w:t>
               </w:r>
@@ -5269,51 +5269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis of stochastic computer models with joint metamodels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5680,51 +5680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis for models with spatially dependent outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5840,51 +5840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boussouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6108,51 +6108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis of stochastic computer models with generalized additive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6225,51 +6225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculations of Sobol indices for the Gaussian process metamodel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6342,548 +6342,548 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled stratification for quantile estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cannamela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Iooss</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2 (4), pp.1554-1580</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 2 (4), pp.1554 - 1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-AOAS186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355016v1</w:t>
+                <w:t xml:space="preserve">cea-02514913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis for a numerical model of radionuclide migration from the RRC Kurchatov Institute waste disposal site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+                <w:t xml:space="preserve">Controlled stratification for quantile estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cannamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Van Dorpe</w:t>
+                <w:t xml:space="preserve">B. Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (4), pp.1554-1580</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-02356017v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient methodology for modeling complex computer codes with Gaussian processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Marrel</w:t>
+                <w:t xml:space="preserve">Global sensitivity analysis for a numerical model of radionuclide migration from the RRC Kurchatov Institute waste disposal site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Volkova</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Van Dorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2008.03.026⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (1), pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00477-006-0093-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00239492v2</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02356017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled stratification for quantile estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
+                <w:t xml:space="preserve">An efficient methodology for modeling complex computer codes with Gaussian processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois van Dorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Volkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52, pp.4731-4744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2008.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256644v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239492v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled stratification for quantile estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cannamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2 (4), pp.1554 - 1580. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 2 (4), pp.1554-1580</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/08-AOAS186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02514913v1</w:t>
+                <w:t xml:space="preserve">hal-00256644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6914,51 +6914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven dimensional analysis applied to single-phase natural circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Razaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7016,441 +7016,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden But Essential Recipes for Successful Gaussian Process Metamodeling to Support Uncertainty Quantification in Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Marrel</w:t>
+                <w:t xml:space="preserve">Non-asymptotic confidence intervals for importance sampling estimators of quantiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baalu Belay Ketema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">55ème Journées de statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04506392v1</w:t>
+                <w:t xml:space="preserve">hal-04660378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting outlying simulations in BEPU appraoches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hidden But Essential Recipes for Successful Gaussian Process Metamodeling to Support Uncertainty Quantification in Numerical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Best Estimate Plus Uncertainty International Conference (BEPU 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587938v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04506392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian process regression: new hyperparameter estimation algorithm for more reliable prediction</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detecting outlying simulations in BEPU appraoches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Rollón de Pinedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Couplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Best Estimate Plus Uncertainty International Conference (BEPU 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04506405v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-asymptotic confidence intervals for importance sampling estimators of quantiles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaussian process regression: new hyperparameter estimation algorithm for more reliable prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème Journées de statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660378v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04506405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d'approximation des effets de Shapley en grande dimension</w:t>
               </w:r>
@@ -7518,103 +7518,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of SAPIUM guidelines to Input Uncertainty Quantification: the ATRIUM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ghione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Sargentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Nuclear Society, Aug 2023, Washington DC, United States. pp.5734-5747, </w:t>
@@ -7652,51 +7652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New estimation algorithm for more reliable prediction in Gaussian process regression: application to an aquatic ecosystem model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7950,51 +7950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ICSCREAM methodology: identification of penalizing configurations in computer experiments using screening and metamodel applications in thermal-hydraulics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8097,51 +8097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lacaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">geoENV2022 - The 14th International Conference on Geostatistics for Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Parma; geoENVia, Jun 2022, Parme, Italy. pp.56-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8160,800 +8160,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04743399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures d'importance relative par décomposition de la performance de modèles de régression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marouane Il Idrissi</w:t>
+                <w:t xml:space="preserve">Prédictions géostatistiques avec des données censurées : application à la caractérisation radiologique pour le démantèlement des installations nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wieskotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabridon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lacaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Perot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées de Statistiques JdS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFdS, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149764v1</w:t>
+                <w:t xml:space="preserve">cea-04720258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effectiveness of Bayesian kriging for the decommissioning and dismantling of nuclear sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marielle Crozet</w:t>
+                <w:t xml:space="preserve">Mesures d'importance relative par décomposition de la performance de modèles de régression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Il Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Lacaux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Network for Business and Industrial Statistics 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Valence, Spain</w:t>
+              <w:t xml:space="preserve">52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04742897v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust tuning of Robbins-Monro algorithm for quantile estimation - Application to wind-farm asset management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the effectiveness of Bayesian kriging for the decommissioning and dismantling of nuclear sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wieskotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lacaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">European Network for Business and Industrial Statistics 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191621v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04742897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample selection from a given dataset to validate machine learning models</w:t>
+                <w:t xml:space="preserve">Robust tuning of Robbins-Monro algorithm for quantile estimation - Application to wind-farm asset management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Meeting of the Italian Statistical Society (SIS2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">ESREL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208245v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’efficacité du krigeage bayésien pour l’assainissement/démantèlement de sites nucléaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Lacaux</w:t>
+                <w:t xml:space="preserve">Sample selection from a given dataset to validate machine learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Géostatistique 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">50th Meeting of the Italian Statistical Society (SIS2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04742944v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédictions géostatistiques avec des données censurées : application à la caractérisation radiologique pour le démantèlement des installations nucléaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Lacaux</w:t>
+                <w:t xml:space="preserve">Etude de l’efficacité du krigeage bayésien pour l’assainissement/démantèlement de sites nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wieskotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Perot</w:t>
+                <w:t xml:space="preserve">C. Lacaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Statistiques JdS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFdS, Jun 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées de Géostatistique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04720258v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04742944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation itérative en propagation d'incertitudes : réglage robuste de l'algorithme de Robbins-Monro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">prédictions géostatistiques avec des données censurées : application à la caractérisation radiologique pour le démantèlement des installations nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wieskotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lacaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Perot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de Statistiques de la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nice, France. pp.466-471</w:t>
+              <w:t xml:space="preserve">Journées de Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511787v1</w:t>
+                <w:t xml:space="preserve">cea-04731474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">prédictions géostatistiques avec des données censurées : application à la caractérisation radiologique pour le démantèlement des installations nucléaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation itérative en propagation d'incertitudes : réglage robuste de l'algorithme de Robbins-Monro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Perot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Nice, France</w:t>
+              <w:t xml:space="preserve">52èmes Journées de Statistiques de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nice, France. pp.466-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04731474v1</w:t>
+                <w:t xml:space="preserve">hal-02511787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative methods for improving error covariance modeling in variational assimilation</w:t>
               </w:r>
@@ -8978,51 +8978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibo Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ponçot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9060,77 +9060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a systematic approach for quantification of thermal hydraulic code model input uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinzhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9185,64 +9185,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced methodology for uncertainty propagation in computer experiments with large number of inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANS Best Estimate Plus Uncertainty International Conference (BEPU 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9267,64 +9267,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced methodology for uncertainty propagation in computer experiments with large number of inputs : application to accidental scenario in a pressurized water reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL - 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9468,459 +9468,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa: Large Scale In Transit Sensitivity Analysis Avoiding Intermediate Files</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An efficient methodology for the analysis and modeling of computer experiments with large number of inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Raffin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference for High Performance Computing, Networking, Storage and Analysis (Supercomputing)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UNCECOMP 2017 2nd ECCOMAS Thematic Conference onUncertainty Quantification in Computational Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece. pp.187-197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120217.5362.16891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607479v1</w:t>
+                <w:t xml:space="preserve">hal-01511505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis using perturbed-law based indices for quantiles and application to an industrial case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Sueur</w:t>
+                <w:t xml:space="preserve">Melissa: Large Scale In Transit Sensitivity Analysis Avoiding Intermediate Files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Terraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ribés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Delage</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability (MMR 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The International Conference for High Performance Computing, Networking, Storage and Analysis (Supercomputing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Denver, United States. pp.1 - 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552361v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical characterization of radiological contamination with small data samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Delage</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis using perturbed-law based indices for quantiles and application to an industrial case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability (MMR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415480v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient methodology for the analysis and modeling of computer experiments with large number of inputs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Marrel</w:t>
+                <w:t xml:space="preserve">Statistical characterization of radiological contamination with small data samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNCECOMP 2017 2nd ECCOMAS Thematic Conference onUncertainty Quantification in Computational Sciences and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511505v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbed-Law based sensitivity Indices for sensitivity analysis in structural reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9984,77 +9984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic simulators based optimization by Gaussian process metamodels - Application to maintenance investments planning issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11254,103 +11254,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking Large Scale Uncertainty Quantification with In Transit Iterative Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ribés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ Visualization for Computational Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.113-136, 2022, Mathematics and Visualization, 978-3-030-81626-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11378,268 +11378,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivative based global sensitivity measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Title: Open TURNS: An industrial software for uncertainty quantification in simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Kucherenko</w:t>
+                <w:t xml:space="preserve">Anne Dutfoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">R. Ghanem, D. Higdon and H. Owhadi (eds). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Popelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Ghanem, D. Higdon and H. Owhadi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of uncertainty quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079358v3</w:t>
+                <w:t xml:space="preserve">hal-01107849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Title: Open TURNS: An industrial software for uncertainty quantification in simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derivative based global sensitivity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dutfoy</w:t>
+                <w:t xml:space="preserve">Serge Kucherenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">R. Ghanem, D. Higdon and H. Owhadi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Ghanem, D. Higdon and H. Owhadi (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of uncertainty quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107849v2</w:t>
+                <w:t xml:space="preserve">hal-01079358v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on global sensitivity analysis methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Meloni and G. Dellino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty management in Simulation-Optimization of Complex Systems: Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11694,51 +11694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonnage en grande dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11815,51 +11815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11985,51 +11985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ribatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12092,51 +12092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven discovery of dimensionless numbers and governing laws: A scaling technique for nuclear test facility design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Razaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12363,51 +12363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12429,77 +12429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisher-Rao distance between truncated distributions and robustness analysis in uncertainty quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baalu Belay Ketema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12616,285 +12616,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Given-data probabilistic fatigue assessment for offshore wind turbines using Bayesian quadrature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Muré</w:t>
+                <w:t xml:space="preserve">Shapley effects and proportional marginal effects for global sensitivity analysis: application to computed tomography scan organ dose estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Il Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052859v2</w:t>
+                <w:t xml:space="preserve">hal-04114533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shapley effects and proportional marginal effects for global sensitivity analysis: application to computed tomography scan organ dose estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marouane Il Idrissi</w:t>
+                <w:t xml:space="preserve">Given-data probabilistic fatigue assessment for offshore wind turbines using Bayesian quadrature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Muré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ancelet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04114533v1</w:t>
+                <w:t xml:space="preserve">hal-04052859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for global and target sensitivity analyses in the context of high-dimensional thermal-hydraulic numerical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12974,90 +12974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimate of quantile-oriented sensitivity indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13146,51 +13146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13238,90 +13238,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale in transit computation of quantiles for ensemble runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] EDF R&amp;D. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13606,51 +13606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233915v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Il Idrissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2025.105444" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102053v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clouvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.1868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jaber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmauel Remy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JMachLearnModelComput.2025054687" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825935v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Herin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M153032X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04491875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghione" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sargentini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381960v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051489" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784768v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2268" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04322810v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04322818v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806713v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wieskotten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10072-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293672v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora L&#252;then" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2023043593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927476v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.521" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Cheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Quilodr&#225;n-Casas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2023.123537" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gratiet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2973" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ajenjo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ardillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2022.102196" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535146v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chabridon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2021.1980362" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425477v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gauchy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Stenger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sueur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2021.1905072" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068315v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Mire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Burger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Mai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02460851v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Argaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09951-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864053v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Verg&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211036569" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106452v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105115" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Razavi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jakeman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saltelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2020.104954" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965504v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rollon de Pinedo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311475" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992507v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01933-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhao Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petruzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2020.1759310" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1673" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987449v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020030800" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556303v7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2019028372" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490440v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ribes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pouderoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-019-01743-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357005v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.11.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baccou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fillion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damblin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petruzzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110173" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907198v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1573617" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413664v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Blatman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260335v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Browne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cordeiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388758v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1310" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996440v8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Labopin-Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242478v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737978v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sergienko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.873039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Gratiet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cannamela" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845446v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Fruth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kuhnt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2014.05.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666473v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Popelin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525489v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9274-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525491v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Auder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes de Crecy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marques" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503179v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419162v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loredo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petelet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.03.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430171v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Volkova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444666v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412235v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0909.0329" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243156v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.07.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannamela" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iooss" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Van Dorpe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0093-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SV71B37W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239492v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois van Dorpe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.03.026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256644v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02514913v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AOAS186" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Razaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cardolaccia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587938v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Roll&#243;n de Pinedo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couplet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Seiler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marrel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506405v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660378v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baalu Belay Ketema" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Costantino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088622v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04191079v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40380" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04216148v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878431v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iooss Bertrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouvenot Vincent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597059v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03700747v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04742897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191621v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04742944v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieskotten" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crozet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720258v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511787v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731474v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397315v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04378696v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339307v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415496v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couplet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01607479v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rib&#233;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552361v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415480v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delage" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511505v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120217.5362.16891" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569578v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198463v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lonchampt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01057322v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mabille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952930v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386593v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360167v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loredoc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribatet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713013v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fekhari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mur&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103724v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526153v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976694" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523695v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pronzato" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jo&#227;o Rendas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16609-9_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03950616v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81627-8_6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079358v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kucherenko" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107849v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975701v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/business+%26+management/operations+research/book/978-1-4899-7546-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809397v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232805v3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05528135v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295409v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Temple-Boyer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cussenot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelamatti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389163v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660215v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694701v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wald" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052859v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114533v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Foucault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918478v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450891v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205632v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanchard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chocat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02016828v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360995v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233915v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Il Idrissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2025.105444" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102053v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clouvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.1868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jaber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmauel Remy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JMachLearnModelComput.2025054687" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04322818v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110120" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825935v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Herin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M153032X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04491875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Glantz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghione" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sargentini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381960v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051489" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784768v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04322810v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110094" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806713v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wieskotten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10072-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293672v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora L&#252;then" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2023043593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927476v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.521" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibo Cheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Quilodr&#225;n-Casas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JAS.2023.123537" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425477v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gauchy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Stenger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sueur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2021.1905072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gratiet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2973" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500035v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ajenjo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ardillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2022.102196" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535146v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chabridon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2021.1980362" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068315v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Mire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Burger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Mai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02460851v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Argaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09951-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864053v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Verg&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211036569" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106452v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105115" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Razavi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jakeman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saltelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2020.104954" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965504v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rollon de Pinedo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311475" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992507v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01933-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhao Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petruzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2020.1759310" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1673" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987449v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020030800" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556303v7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2019028372" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490440v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ribes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pouderoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-019-01743-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357005v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.11.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baccou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fillion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damblin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petruzzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110173" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907198v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1573617" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388758v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413664v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Blatman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delage" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260335v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Browne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cordeiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996440v8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Labopin-Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242478v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845446v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Fruth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kuhnt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2014.05.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737978v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sergienko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.873039" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842432v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Gratiet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cannamela" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666473v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Popelin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525489v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9274-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525491v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Auder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes de Crecy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marques" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503179v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419162v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loredo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petelet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.03.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430171v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Volkova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444666v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412235v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0909.0329" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243156v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.07.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02514913v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AOAS186" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355016v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannamela" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iooss" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356017v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Van Dorpe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0093-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SV71B37W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239492v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois van Dorpe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.03.026" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Razaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cardolaccia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660378v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baalu Belay Ketema" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Costantino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506392v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587938v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Roll&#243;n de Pinedo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couplet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Seiler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marrel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506405v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088622v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04191079v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40380" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04216148v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878431v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iooss Bertrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouvenot Vincent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597059v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03700747v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720258v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04742897v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191621v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04742944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieskotten" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crozet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731474v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511787v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397315v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04378696v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339307v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415496v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couplet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511505v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120217.5362.16891" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01607479v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rib&#233;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01552361v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415480v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delage" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569578v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198463v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lonchampt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01057322v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mabille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952930v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386593v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360167v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loredoc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribatet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713013v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fekhari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mur&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103724v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526153v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976694" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523695v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pronzato" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jo&#227;o Rendas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16609-9_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03950616v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81627-8_6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107849v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079358v3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kucherenko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975701v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/business+%26+management/operations+research/book/978-1-4899-7546-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809397v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232805v3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05528135v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295409v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Temple-Boyer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cussenot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelamatti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389163v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660215v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694701v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wald" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114533v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Foucault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052859v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918478v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450891v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205632v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanchard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chocat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02016828v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360995v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>