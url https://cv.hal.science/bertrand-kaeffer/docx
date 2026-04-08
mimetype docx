--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.56488549618px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BERTRAND KAEFFER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intitulé de la thématique de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les MicroARNs dans les échanges mère – enfant (potentiel thérapeutique pour prévenir les maladies d'origine nutritionnelle en période périnatale, utilisation comme biomarqueurs pathophysiologiques, rôle nutritionnel).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Phenotypic Transformation During Atherosclerosis: The Potential Role of miRNAs as Biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Wassaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Zarrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (5), pp.2083. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26052083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestational cholestyramine treatment protects adult offspring of ApoE ‐deficient mice against maternal‐hypercholesterolemia‐induced atherosclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240 (5), pp.e14133. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.14133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult rats sired by obese fathers present learning deficits associated with epigenetic and neurochemical alterations linked to impaired brain glutamatergic signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Elena Mezo‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio García‐santillán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240 (3), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.14090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Breast Milk miRNAs: Their Diversity and Potential for Preventive Strategies in Nutritional Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (22), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms242216106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Delivery of miR-320-3p with Lipidic Aminoglycoside Derivatives at Mid-Lactation Alters miR-320-3p Endogenous Levels in the Gut and Brain of Adult Rats According to Early or Regular Weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araujo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24010191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03925111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Non-coding RNA in immunotherapies and immune regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.1094643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: RNA-Mediated Processes in Epigenetics; an Integrative View in the Maintenance of Homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Taipaleenmäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra L de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.629918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early weaning leads to disruption of homeostatic and hedonic eating behaviors and modulates serotonin (5HT) and dopamine (DA) systems in male adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araujo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Cavalcanti Do Amaral Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julliet Araújo de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vasconcelos de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Leitão de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 383, pp.112531. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of an antenatal maternal supplementation with prebiotics for preventing atopic dermatitis in high-risk children (the PREGRALL study) protocol for a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cabridain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.e024974. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Delivery of miRNA With Lipidic Aminoglycoside Derivatives in the Breastfed Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1037), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2019.01037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02281357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes and miRNA-Loaded biomimetic nanovehicles, a focus on their potentials preventing type-2 diabetes linked to metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin-Galeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.02711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal protein-restriction during gestation and lactation in the rat results in increased brain levels of kynurenine and kynurenic acid in their adult offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Honorio de Melo Martimiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sa Braga Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140 (1), pp.68-81. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnc.13874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-Based Clinical Use of Nanoscale Extracellular Vesicles in Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine O'Driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc E. Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edit Buzás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Camussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.3886 - 3899. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b08015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal and fetal tryptophan metabolism in gestating rats: effects of intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsue Sano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud‐roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.281 - 290. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-015-2072-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensory and nutritional experience of parents guide offsprings' feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.85 - 92. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163201014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing for methodologies to analyze gastric and intestinal exfoliated epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1387. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13070/mm.en.5.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA Analysis by Quantitative PCR in Preterm Human Breast Milk Reveals Daily Fluctuations of hsa-miR-16-5p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Joram-Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effect of perinatal exposure to L-tryptophan on circadian clock of primary cell lines established from male offspring born from mothers fed on dietary protein restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Guzman Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel da Silva Aragao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated Epithelial Cells: A non-invasive way to evaluate the physiological state of gastrointestinal epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Patents on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.253-262. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874764711205030253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal nutrient restriction induces long-lasting alterations in the circadian expression pattern of genes regulating food intake and energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ricardo Orozco-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhowena Jane Barbosa Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopes de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (7), pp.990 - 1000. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ijo.2010.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Exploration of Neonatal Gastric Epithelium by Using Exfoliated Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frondas-Chauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0025562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of exfoliated epithelial cells: a delicate balance between anoikis and apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.534139. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/534139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation, un synchroniseur des rythmes circadiens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (3-4), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mnut/201030001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : potentials to explore gastrointestinal maturation of preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Saúde Materno Infantil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1519-38292010000100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFP-36 – Néonatalogie – Dynamique du protéome des cellules intestinales isolées de nouveau-nés de petits poids de naissance. Validation sur ratons RCIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (5), pp.934. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(08)72103-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of exfoliated cells from the gastrointestinal tract of premature infants: a new tool to perform &amp;quot;Noninvasive Biopsies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Des Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (5), pp.564-569. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1203/PDR.0b013e318155a402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bovine colostrum on restoration of intestinal mucosa in weaned piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fauquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108 (1-3), pp.20-22. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding and circadian clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (5), pp.463-480. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human intestinal circadian clock: expression of clock genes in colonocytes lining the crypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Galmiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (6), pp.951-961. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07420520500395011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock genes of Mammalian cells: practical implications in tissue culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (10), pp.311-320. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11626-005-0001-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D aggregated object detection and labeling from multivariate confocal microscopy images: A model validation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Graffigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (4), pp.572-581. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2003.814306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D aggregated object detection and labeling from multivariate confocal microscopy images: a model validation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Graffigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (4), pp.572-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian intestinal epithelial cells in primary culture : a mini-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional binding of epidermal growth factor peptides in colonic tissues produced from rotating bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (8), pp.436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oligosides algaux comme aliments fonctionnels : étude in vitro de leurs effets cellulaires et fermentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (3-4), pp.311-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological properties of ulvan, a new source of green seaweed sulfated polysaccharides, on cultured normal and cancerous colonic epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65, pp.527-531. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-1999-14009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific cytotoxic lymphocyte response in swine against structural proteins of transmissible gastro-enteritis virus: a study using lymphoblastoid cell line and recombinant vaccinia virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Murata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (5), pp.467-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific cytotoxic lymphocyte response in swine against structural proteins of transmissible gastro-enteritis virus : a study using lymphoblastoid cell line and recombinant vaccinia virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Murata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (5), pp.467-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary culture of colonocytes in rotating bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briollais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34, pp.622-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres algales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (2), pp.90-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of different short chain fatty acids on the growth and differentiation of human colonic carcinoma cell lines in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siavoshian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (5), pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of rat proximal and distal colonic cells with sodium orthovanadate enhances their adhesion and survival in primary culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (5), pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell proliferation enhances entry of Listeria monocytogenes into intestinal epithelial cells by two proliferation-dependent entry pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Van-Langendonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.681-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sulfated polysaccharides from green seaweeds (ulvans) on the survival, proliferation and differentiation of tumoral colonic epithelial cells (HT-29 and Caco-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (3), pp.332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaweed dietary fibres : structure, physico-chemical and biological properties relevant to intestinal physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (6), pp.563-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of contact inhibition and anchorage-dependent growth are key steps in the acquisition of Listeria monocytogenes susceptibility phenotype by non-phagocytic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Langendonck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro infection of intestinal finite and continuous cell lines by L monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein tyrosine kinase inhibitors block the entries of Listeria monocytogenes and Listeria ivanovii into epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevzat Yurdusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 17, pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immortal porcine lymphoblastoid cell lines: interest for veterinary and medical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.425-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hypothermia on the survival and cryopreservation of minipig ileal cells and chinese hamster ovary cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Garcia Uriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18 (11), pp.1059-1065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell immortalization enhances Listeria monocytogenes invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 183, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelioid and fibroblastic cell lines derived from the ileum of an adult histocompatible miniature boar (d/d haplotype) and immortalized by SV40 plasmid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 62 (1), pp.152-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of swine histocompatible lymphoblastoid cells to synthesize recombined TGE virus peplomer protein from vaccinia virus vector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Pocock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Veterinary Institute in Pulawy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 37 (2), pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine retrovirus: optimal conditions for its biochemical detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Phan Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 123 (3-4), pp.255-265. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01317262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histocompatible miniature pig (d/d haplotype): generation of hybridomas secreting A or M monoclonal antibody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYBRIDOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (6), pp.731-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histocompatible miniature boar model : selection of transformed cell lines of B and T lineages producing retrovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Phan Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 46, pp.481-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental ovine salmonellosis (&amp;lt;em&amp;gt;Salmonella abortusovis&amp;lt;/em&amp;gt;): pathogenesis and vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 141 (7-8), pp.945-953. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0923-2508(90)90134-C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of monoclonal antibodies against Berne virus (Toroviridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P van Kooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ederveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W van Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Horzinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (7), pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection with a reduced virulence Listeria monocytogenes strain increases resistance to salmonellosis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 1, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peplomers of Berne virus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian C Horzinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ederveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 67 ( Pt 11), pp.2475-2483. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/0022-1317-67-11-2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects Of Early Weaning And Postnatal Oral Supplementation Of Mir-320-3p On MRNA And MiRNA Expression In Different Brain Areas In Juvenile Rats Of Both Sexes. Abstract n°3433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araújo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Ledréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America DOHAD on-line congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling exosome-like extracellular vesicles in gastric fluids of lactating rats treated with miRNA embedded in biologically inspired nanovehicles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araújo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Ledréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand-Ouest Extracellular Vesicle Network: Innovations for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using microRNAs to alter epigenetic profiles of breast-fed mammals by oral supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pediatrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Pediatrics Conference., Nov 2019, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Member of the scientific and organizing committees, Extracellular Vesicles in Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd meeting of the French Society of Extracellular Vesicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ecole d’Architecture, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast milk content in microRNAs and association with gestational diabetes mellitus: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugas,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S J Weisnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tchernof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian National Perinatal Research Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Tremblant, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding miRNA in biologically-inspired delivery vehicles : biophysical analysis and bioassay on the physiology of baby cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin-Galeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Member of local organizing committee, Key Ingredients for the Food Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de l'empreinte nutritionnelle d'un bébé par des microARN du lait maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Journée de l’action Glande mammaire et Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Couvent Saint-François, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leader and contact of the committee, Extracellular Vesicles in Therapeutics & Healthy Diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the transfer of miRNA by biologically-inspired delivery vehicles on the physiology of baby cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin-Galeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-7, Journée de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes (UN). FRA., Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition périnatale: profilage transcriptomique des microvésicules, exosomes et cellules exfoliées du lait maternel et de l'aspirat de fluides gastriques du nourrisson prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion des « Extracellular Vesicle » (EV)-ologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the transfer of miRNA by biologically-inspired delivery vehicles on the physiology of baby cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost BM1202 meeting of Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : a source of bioligical information in preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 biotechniques Virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet mémoire&amp;quot; d'une alimentation hyperprotéique dans un modèle animal de retard de croissance intra-utérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition-JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFRP-02 – Recherche expérimentale – Effet mémoire d’une alimentation hyperprotéique chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise E. Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises Médico-chirurgicales Pédiatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1031, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(08)72420-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules exfoliées du tube digestif de prématurés : expression d’un marqueur de cellule souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Des Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque National des Cellules Souches de l’IFR26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des composants moléculaires d'une horloge circadienne périphérique (period1, 2, clock, reb-erb-alpha) exprimés par des cellules exfoliées du tube digestif de prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Des Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congrès de la Société Francophone de Chronobiologie (SFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Dimensional organisation of normal and cancerous intestinal tissues cultured in rotating bioreactor analysed by multidimensional microscopy imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Internet World Congress for Biomedical Sciences. Symposium: Tissue Engineeering 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green seaweeds as sources of functional food poly-/oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action 49 : Use of marine primary biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Triestre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sulfated polysaccharides from green seaweeds (ulvans) on the survival, proliferation and differentiation of tumoral colonic epithelial cells (HT-29 and Caco-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation des tyrosines kinases cellulaires lors de la pénétration de L. monocytogenes dans les cellules de l'épithélium intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Langendonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès national de la société française de microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de cellules résistantes ou sensibles à l'invasion par Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Langendonck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société française de microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine retrovirus reverse transcriptase: optimal conditions for its determination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Phan-Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st congress of the international assoc of biological standardization : progress in animal retroviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, ANNECY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC93100621. Porcine cell line of ileon. IPI-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine cell line of ileon. IPI-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC93100622. Porcine epithelial cell line of ileon. IPI-2I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine epithelial cell line of ileon. IPI-2I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012320.. Porcine peripheral blood B cell L45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012318.. Porcine peripheral blood B cell L23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012317 . Porcine peripheral blood B cell L14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012321.. Porcine peripheral blood B cell L52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012318.. Porcine peripheral blood B cell L35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’évaluation in vitro de l’état physiologique d'une muqueuse gastrique et kit pour réaliser une telle évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2960645. 2010, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-tryptophan in Perinatal Nutrition, a Putative Role in Circadian Rhythm Acquisition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments in Tryptophan Research. Editors: Victoria Hayes, NovaPublisher. Chapter 3 .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells of mucosa: A review on their phenotypes and their properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daughter Cells: Properties, Characteristics and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.327, 2010, Food Science and Technology Series (Nova Science Publishers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, Gènes horloges et Rythmes de vie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Alimentation en Dialogue. Editeur: Alimentarium (Vevey, Suisse), bilingue (français, allemand) pp. 111-113. http://link.ira.agroscope.ch/fr-CH/publication/21068</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of Circadian Rhythms by Neonates: A Review on the Potentials of Exfoliated Cells to Study Gastrointestinal Tract Maturation and Clockwork.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circadian Rhythms and Health Research TrendsISBN 978-1-60021-875-0 Editor: Alfredo V. Lignelli, pp 99-116, Novapublishers, Inc; Chapter 5, pp. 99-116.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestationnal diabetes mellitus modifies human milk content in insulin sensitivity-regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Abderrahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Epigenetic Re-Programming Brain Expression Profiling on Rat Pups after the Supplementation of miR-375-3p Embedded in biomimetic vehicles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araújo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Ledréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America DOHAD on-line congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition du lait maternel en microARNs et association avec le diabète gestationnel : résultats préliminaires. Congrès de la Société québécoise de lipidologie, de nutrition et de métabolisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Weisnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullie Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société québécoise de lipidologie, de nutrition et de métabolisme. Orford, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature of storage and cryoconservation procedure: consequences on Extracellular Vesicles in muscle cell culture supernatants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pérez-Ontiveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Olvera-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd meeting of the French Society of Extracellular Vesicles, Nantes, France, Ecole d’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : a source of bioligical information in preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BioTechniques virtual symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, NA, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Breastmilk miRNAs, Diversity and Potentials for Preventive Strategy in Nutritional Therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic alterations in gut and brain of adult rats after oral administration of miR-320-3p and miR-375-3p at mid-lactation, and preventive potential of miR-320-3p on early weaning stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Mediated Processes in Epigenetics; an Integrative View in the Maintenance of Homeostasis. Frontiers in Genetics (2020), Section RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Taipaleenmäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lopes de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-2, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.629918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-coding RNA in Immunotherapies and Immune Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Frontiers in Immunology, Research Topic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme du tryptophane chez la rate et son fœtus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. Ad Litteram, n°29, Novembre 2016, Centre Angers Nantes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison fonctionnelle en microscopie confocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et comptage d'objets 3D coalescents en microscopie confocale multicanaux : Une méthode basée sur la validation de modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Graffigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.56488549618px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BERTRAND KAEFFER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intitulé de la thématique de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les MicroARNs dans les échanges mère – enfant (potentiel thérapeutique pour prévenir les maladies d'origine nutritionnelle en période périnatale, utilisation comme biomarqueurs pathophysiologiques, rôle nutritionnel).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Phenotypic Transformation During Atherosclerosis: The Potential Role of miRNAs as Biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Wassaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Zarrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (5), pp.2083. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26052083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestational cholestyramine treatment protects adult offspring of ApoE ‐deficient mice against maternal‐hypercholesterolemia‐induced atherosclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240 (5), pp.e14133. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.14133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult rats sired by obese fathers present learning deficits associated with epigenetic and neurochemical alterations linked to impaired brain glutamatergic signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Elena Mezo‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio García‐santillán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240 (3), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.14090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Delivery of miR-320-3p with Lipidic Aminoglycoside Derivatives at Mid-Lactation Alters miR-320-3p Endogenous Levels in the Gut and Brain of Adult Rats According to Early or Regular Weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araujo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24010191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03925111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Breast Milk miRNAs: Their Diversity and Potential for Preventive Strategies in Nutritional Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (22), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms242216106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Non-coding RNA in immunotherapies and immune regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.1094643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: RNA-Mediated Processes in Epigenetics; an Integrative View in the Maintenance of Homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Taipaleenmäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra L de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.629918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early weaning leads to disruption of homeostatic and hedonic eating behaviors and modulates serotonin (5HT) and dopamine (DA) systems in male adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araujo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Cavalcanti Do Amaral Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julliet Araújo de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vasconcelos de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Leitão de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 383, pp.112531. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of an antenatal maternal supplementation with prebiotics for preventing atopic dermatitis in high-risk children (the PREGRALL study) protocol for a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cabridain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.e024974. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Delivery of miRNA With Lipidic Aminoglycoside Derivatives in the Breastfed Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1037), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2019.01037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02281357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes and miRNA-Loaded biomimetic nanovehicles, a focus on their potentials preventing type-2 diabetes linked to metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin-Galeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.02711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal protein-restriction during gestation and lactation in the rat results in increased brain levels of kynurenine and kynurenic acid in their adult offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Honorio de Melo Martimiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sa Braga Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140 (1), pp.68-81. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnc.13874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-Based Clinical Use of Nanoscale Extracellular Vesicles in Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine O'Driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc E. Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edit Buzás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Camussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.3886 - 3899. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b08015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal and fetal tryptophan metabolism in gestating rats: effects of intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsue Sano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud‐roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.281 - 290. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-015-2072-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensory and nutritional experience of parents guide offsprings' feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.85 - 92. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163201014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing for methodologies to analyze gastric and intestinal exfoliated epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1387. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13070/mm.en.5.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA Analysis by Quantitative PCR in Preterm Human Breast Milk Reveals Daily Fluctuations of hsa-miR-16-5p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Joram-Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effect of perinatal exposure to L-tryptophan on circadian clock of primary cell lines established from male offspring born from mothers fed on dietary protein restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Guzman Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel da Silva Aragao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated Epithelial Cells: A non-invasive way to evaluate the physiological state of gastrointestinal epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Patents on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.253-262. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874764711205030253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal nutrient restriction induces long-lasting alterations in the circadian expression pattern of genes regulating food intake and energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ricardo Orozco-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhowena Jane Barbosa Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopes de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (7), pp.990 - 1000. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ijo.2010.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Exploration of Neonatal Gastric Epithelium by Using Exfoliated Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frondas-Chauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0025562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of exfoliated epithelial cells: a delicate balance between anoikis and apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.534139. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/534139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation, un synchroniseur des rythmes circadiens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (3-4), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mnut/201030001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : potentials to explore gastrointestinal maturation of preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Saúde Materno Infantil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1519-38292010000100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFP-36 – Néonatalogie – Dynamique du protéome des cellules intestinales isolées de nouveau-nés de petits poids de naissance. Validation sur ratons RCIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (5), pp.934. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(08)72103-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of exfoliated cells from the gastrointestinal tract of premature infants: a new tool to perform &amp;quot;Noninvasive Biopsies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Des Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (5), pp.564-569. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1203/PDR.0b013e318155a402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bovine colostrum on restoration of intestinal mucosa in weaned piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fauquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108 (1-3), pp.20-22. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding and circadian clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (5), pp.463-480. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human intestinal circadian clock: expression of clock genes in colonocytes lining the crypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Galmiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (6), pp.951-961. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07420520500395011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock genes of Mammalian cells: practical implications in tissue culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (10), pp.311-320. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11626-005-0001-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D aggregated object detection and labeling from multivariate confocal microscopy images: A model validation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Graffigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (4), pp.572-581. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2003.814306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D aggregated object detection and labeling from multivariate confocal microscopy images: a model validation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Graffigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (4), pp.572-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional binding of epidermal growth factor peptides in colonic tissues produced from rotating bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (8), pp.436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian intestinal epithelial cells in primary culture : a mini-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oligosides algaux comme aliments fonctionnels : étude in vitro de leurs effets cellulaires et fermentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (3-4), pp.311-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological properties of ulvan, a new source of green seaweed sulfated polysaccharides, on cultured normal and cancerous colonic epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65, pp.527-531. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-1999-14009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific cytotoxic lymphocyte response in swine against structural proteins of transmissible gastro-enteritis virus: a study using lymphoblastoid cell line and recombinant vaccinia virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Murata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (5), pp.467-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific cytotoxic lymphocyte response in swine against structural proteins of transmissible gastro-enteritis virus : a study using lymphoblastoid cell line and recombinant vaccinia virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Murata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (5), pp.467-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary culture of colonocytes in rotating bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briollais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34, pp.622-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell proliferation enhances entry of Listeria monocytogenes into intestinal epithelial cells by two proliferation-dependent entry pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Van-Langendonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.681-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres algales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (2), pp.90-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of rat proximal and distal colonic cells with sodium orthovanadate enhances their adhesion and survival in primary culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (5), pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of different short chain fatty acids on the growth and differentiation of human colonic carcinoma cell lines in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siavoshian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (5), pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sulfated polysaccharides from green seaweeds (ulvans) on the survival, proliferation and differentiation of tumoral colonic epithelial cells (HT-29 and Caco-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (3), pp.332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaweed dietary fibres : structure, physico-chemical and biological properties relevant to intestinal physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (6), pp.563-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of contact inhibition and anchorage-dependent growth are key steps in the acquisition of Listeria monocytogenes susceptibility phenotype by non-phagocytic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Langendonck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro infection of intestinal finite and continuous cell lines by L monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein tyrosine kinase inhibitors block the entries of Listeria monocytogenes and Listeria ivanovii into epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevzat Yurdusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 17, pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immortal porcine lymphoblastoid cell lines: interest for veterinary and medical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.425-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hypothermia on the survival and cryopreservation of minipig ileal cells and chinese hamster ovary cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Garcia Uriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18 (11), pp.1059-1065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell immortalization enhances Listeria monocytogenes invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 183, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelioid and fibroblastic cell lines derived from the ileum of an adult histocompatible miniature boar (d/d haplotype) and immortalized by SV40 plasmid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 62 (1), pp.152-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of swine histocompatible lymphoblastoid cells to synthesize recombined TGE virus peplomer protein from vaccinia virus vector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Pocock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Veterinary Institute in Pulawy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 37 (2), pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine retrovirus: optimal conditions for its biochemical detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Phan Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 123 (3-4), pp.255-265. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01317262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histocompatible miniature pig (d/d haplotype): generation of hybridomas secreting A or M monoclonal antibody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYBRIDOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (6), pp.731-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histocompatible miniature boar model : selection of transformed cell lines of B and T lineages producing retrovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Phan Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 46, pp.481-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental ovine salmonellosis (&amp;lt;em&amp;gt;Salmonella abortusovis&amp;lt;/em&amp;gt;): pathogenesis and vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 141 (7-8), pp.945-953. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0923-2508(90)90134-C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection with a reduced virulence Listeria monocytogenes strain increases resistance to salmonellosis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 1, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of monoclonal antibodies against Berne virus (Toroviridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P van Kooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ederveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W van Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Horzinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (7), pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peplomers of Berne virus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian C Horzinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ederveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 67 ( Pt 11), pp.2475-2483. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/0022-1317-67-11-2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects Of Early Weaning And Postnatal Oral Supplementation Of Mir-320-3p On MRNA And MiRNA Expression In Different Brain Areas In Juvenile Rats Of Both Sexes. Abstract n°3433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araújo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Ledréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America DOHAD on-line congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling exosome-like extracellular vesicles in gastric fluids of lactating rats treated with miRNA embedded in biologically inspired nanovehicles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araújo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Ledréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand-Ouest Extracellular Vesicle Network: Innovations for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using microRNAs to alter epigenetic profiles of breast-fed mammals by oral supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pediatrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Pediatrics Conference., Nov 2019, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Member of the scientific and organizing committees, Extracellular Vesicles in Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd meeting of the French Society of Extracellular Vesicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ecole d’Architecture, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast milk content in microRNAs and association with gestational diabetes mellitus: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugas,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S J Weisnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tchernof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian National Perinatal Research Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Tremblant, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding miRNA in biologically-inspired delivery vehicles : biophysical analysis and bioassay on the physiology of baby cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin-Galeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Member of local organizing committee, Key Ingredients for the Food Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de l'empreinte nutritionnelle d'un bébé par des microARN du lait maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Journée de l’action Glande mammaire et Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Couvent Saint-François, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leader and contact of the committee, Extracellular Vesicles in Therapeutics & Healthy Diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the transfer of miRNA by biologically-inspired delivery vehicles on the physiology of baby cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin-Galeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-7, Journée de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes (UN). FRA., Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition périnatale: profilage transcriptomique des microvésicules, exosomes et cellules exfoliées du lait maternel et de l'aspirat de fluides gastriques du nourrisson prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion des « Extracellular Vesicle » (EV)-ologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the transfer of miRNA by biologically-inspired delivery vehicles on the physiology of baby cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost BM1202 meeting of Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : a source of bioligical information in preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 biotechniques Virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFRP-02 – Recherche expérimentale – Effet mémoire d’une alimentation hyperprotéique chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise E. Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises Médico-chirurgicales Pédiatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1031, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(08)72420-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet mémoire&amp;quot; d'une alimentation hyperprotéique dans un modèle animal de retard de croissance intra-utérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition-JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules exfoliées du tube digestif de prématurés : expression d’un marqueur de cellule souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Des Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque National des Cellules Souches de l’IFR26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des composants moléculaires d'une horloge circadienne périphérique (period1, 2, clock, reb-erb-alpha) exprimés par des cellules exfoliées du tube digestif de prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Des Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congrès de la Société Francophone de Chronobiologie (SFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Dimensional organisation of normal and cancerous intestinal tissues cultured in rotating bioreactor analysed by multidimensional microscopy imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Internet World Congress for Biomedical Sciences. Symposium: Tissue Engineeering 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green seaweeds as sources of functional food poly-/oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action 49 : Use of marine primary biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Triestre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sulfated polysaccharides from green seaweeds (ulvans) on the survival, proliferation and differentiation of tumoral colonic epithelial cells (HT-29 and Caco-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation des tyrosines kinases cellulaires lors de la pénétration de L. monocytogenes dans les cellules de l'épithélium intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Langendonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès national de la société française de microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de cellules résistantes ou sensibles à l'invasion par Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Langendonck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société française de microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine retrovirus reverse transcriptase: optimal conditions for its determination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Phan-Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st congress of the international assoc of biological standardization : progress in animal retroviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, ANNECY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC93100621. Porcine cell line of ileon. IPI-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine cell line of ileon. IPI-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC93100622. Porcine epithelial cell line of ileon. IPI-2I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine epithelial cell line of ileon. IPI-2I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012320.. Porcine peripheral blood B cell L45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012318.. Porcine peripheral blood B cell L23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012317 . Porcine peripheral blood B cell L14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012321.. Porcine peripheral blood B cell L52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012318.. Porcine peripheral blood B cell L35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’évaluation in vitro de l’état physiologique d'une muqueuse gastrique et kit pour réaliser une telle évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2960645. 2010, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-tryptophan in Perinatal Nutrition, a Putative Role in Circadian Rhythm Acquisition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments in Tryptophan Research. Editors: Victoria Hayes, NovaPublisher. Chapter 3 .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells of mucosa: A review on their phenotypes and their properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daughter Cells: Properties, Characteristics and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.327, 2010, Food Science and Technology Series (Nova Science Publishers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, Gènes horloges et Rythmes de vie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Alimentation en Dialogue. Editeur: Alimentarium (Vevey, Suisse), bilingue (français, allemand) pp. 111-113. http://link.ira.agroscope.ch/fr-CH/publication/21068</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of Circadian Rhythms by Neonates: A Review on the Potentials of Exfoliated Cells to Study Gastrointestinal Tract Maturation and Clockwork.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circadian Rhythms and Health Research TrendsISBN 978-1-60021-875-0 Editor: Alfredo V. Lignelli, pp 99-116, Novapublishers, Inc; Chapter 5, pp. 99-116.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestationnal diabetes mellitus modifies human milk content in insulin sensitivity-regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Abderrahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Epigenetic Re-Programming Brain Expression Profiling on Rat Pups after the Supplementation of miR-375-3p Embedded in biomimetic vehicles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araújo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Ledréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America DOHAD on-line congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition du lait maternel en microARNs et association avec le diabète gestationnel : résultats préliminaires. Congrès de la Société québécoise de lipidologie, de nutrition et de métabolisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Weisnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullie Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société québécoise de lipidologie, de nutrition et de métabolisme. Orford, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature of storage and cryoconservation procedure: consequences on Extracellular Vesicles in muscle cell culture supernatants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pérez-Ontiveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Olvera-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd meeting of the French Society of Extracellular Vesicles, Nantes, France, Ecole d’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : a source of bioligical information in preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BioTechniques virtual symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, NA, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Breastmilk miRNAs, Diversity and Potentials for Preventive Strategy in Nutritional Therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic alterations in gut and brain of adult rats after oral administration of miR-320-3p and miR-375-3p at mid-lactation, and preventive potential of miR-320-3p on early weaning stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Mediated Processes in Epigenetics; an Integrative View in the Maintenance of Homeostasis. Frontiers in Genetics (2020), Section RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Taipaleenmäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lopes de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-2, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.629918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-coding RNA in Immunotherapies and Immune Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Frontiers in Immunology, Research Topic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme du tryptophane chez la rate et son fœtus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. Ad Litteram, n°29, Novembre 2016, Centre Angers Nantes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et comptage d'objets 3D coalescents en microscopie confocale multicanaux : Une méthode basée sur la validation de modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Graffigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison fonctionnelle en microscopie confocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969468v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Wassaifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Zarrouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26052083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Habib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Elena Mezo&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a&#8208;santill&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourdel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216106" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03925111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Araujo Tavares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amada Torres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Queignec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010191" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louveau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1094643" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178155v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Taipaleenm&#228;ki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L de Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.629918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Cavalcanti Do Amaral Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliet Ara&#250;jo de Souza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vasconcelos de Farias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leit&#227;o de Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112531" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cabridain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Badon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boivin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024974" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02281357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pitard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin-Galeraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02711" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Honorio de Melo Martimiano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sa Braga Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13874" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine O'Driscoll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc E. Borras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Buz&#225;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Camussi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b08015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsue Sano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud&#8208;roucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2072-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13070/mm.en.5.1387" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Floris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joram-Gauvard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140488" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nascimento" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman Quevedo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Delacourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel da Silva Aragao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Perez-Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056231" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642162v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874764711205030253" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ricardo Orozco-Solis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhowena Jane Barbosa Matos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopes de Souza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.223" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frondas-Chauty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025562" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/534139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mnut/201030001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72EDB728363E0F16955434BF56D38008C77C6523/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1519-38292010000100002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Sarr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fancal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Hoebler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72103-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JK1RT0L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318155a402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKWN24B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900636v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissia Pardini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourreille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Galmiche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520500395011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11626-005-0001-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S5VH2XL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Graffigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2003.814306" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670321v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672676v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Formaglio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1999-14009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902539v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Murata" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Britton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687726v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murata" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Britton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aynaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briollais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688355v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siavoshian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Blottiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Foll" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686071v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bottreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Van-Langendonck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686823v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Galmiche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Langendonck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706334v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707239v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevzat Yurdusev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710613v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704461v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia Uriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710194v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712075v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708398v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Wojcik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Pocock" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Salmon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Phan Thanh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01317262" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F59FC2F3D35B05EF819001E7530C39C6838D21F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707288v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714847v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanchis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(90)90134-C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBW9QBKD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725145v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P van Kooten" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ederveen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W van Eden" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Horzinek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716498v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian C Horzinek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Boer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-67-11-2475" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ara&#250;jo Tavares" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ledr&#233;an" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085951v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736871v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737071v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936367v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugas," TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Weisnagel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchernof" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pitard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737106v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736872v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737107v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743891v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742967v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607285v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gauvard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drouard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663339v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72420-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDFGFHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816903v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816845v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768130v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776340v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Phan-Thanh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942538v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942540v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942532v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936583v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942536v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942533v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809733v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954891v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815819v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954880v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659252v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947776v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962240v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Weisnagel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullie Perron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morisset" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962211v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo P&#233;rez-Ontiveros" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olvera-Hernandez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601849v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tavares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936378v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopes de Souza" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215893v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/21245/non-coding-rna-in-immunotherapies-and-immune-regulation" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800084v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831956v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Hoebeke" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830930v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graffigne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969468v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Wassaifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Zarrouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26052083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Habib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Elena Mezo&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a&#8208;santill&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourdel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03925111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Araujo Tavares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amada Torres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Queignec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216106" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louveau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1094643" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178155v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Taipaleenm&#228;ki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L de Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.629918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Cavalcanti Do Amaral Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliet Ara&#250;jo de Souza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vasconcelos de Farias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leit&#227;o de Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112531" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cabridain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Badon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boivin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024974" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02281357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pitard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin-Galeraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02711" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Honorio de Melo Martimiano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sa Braga Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13874" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine O'Driscoll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc E. Borras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Buz&#225;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Camussi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b08015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsue Sano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud&#8208;roucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2072-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13070/mm.en.5.1387" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Floris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joram-Gauvard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140488" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nascimento" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman Quevedo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Delacourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel da Silva Aragao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Perez-Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056231" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642162v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874764711205030253" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ricardo Orozco-Solis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhowena Jane Barbosa Matos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopes de Souza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.223" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frondas-Chauty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025562" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/534139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mnut/201030001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72EDB728363E0F16955434BF56D38008C77C6523/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1519-38292010000100002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Sarr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fancal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Hoebler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72103-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JK1RT0L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318155a402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKWN24B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900636v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissia Pardini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourreille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Galmiche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520500395011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11626-005-0001-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S5VH2XL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Graffigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2003.814306" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Formaglio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1999-14009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902539v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Murata" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Britton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687726v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murata" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Britton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aynaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briollais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bottreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Van-Langendonck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697443v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688355v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siavoshian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Blottiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Foll" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686823v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Galmiche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Langendonck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706334v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707239v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevzat Yurdusev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710613v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704461v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia Uriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710194v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712075v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708398v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Wojcik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Pocock" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Salmon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Phan Thanh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01317262" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F59FC2F3D35B05EF819001E7530C39C6838D21F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707288v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714847v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanchis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(90)90134-C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBW9QBKD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716498v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725145v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P van Kooten" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ederveen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W van Eden" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Horzinek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian C Horzinek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Boer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-67-11-2475" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ara&#250;jo Tavares" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ledr&#233;an" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085951v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736871v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737071v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936367v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugas," TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Weisnagel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchernof" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pitard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737106v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736872v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737107v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743891v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742967v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607285v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gauvard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drouard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663339v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72420-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDFGFHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415273v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816903v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816845v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768130v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776340v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Phan-Thanh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942538v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942540v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942532v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936583v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942536v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942533v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809733v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954891v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815819v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954880v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659252v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947776v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962240v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Weisnagel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullie Perron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morisset" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962211v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo P&#233;rez-Ontiveros" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olvera-Hernandez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601849v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tavares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936378v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopes de Souza" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215893v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/21245/non-coding-rna-in-immunotherapies-and-immune-regulation" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800084v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830930v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graffigne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831956v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Hoebeke" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>