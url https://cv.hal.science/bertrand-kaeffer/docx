--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.56488549618px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BERTRAND KAEFFER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intitulé de la thématique de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les MicroARNs dans les échanges mère – enfant (potentiel thérapeutique pour prévenir les maladies d'origine nutritionnelle en période périnatale, utilisation comme biomarqueurs pathophysiologiques, rôle nutritionnel).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Phenotypic Transformation During Atherosclerosis: The Potential Role of miRNAs as Biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Wassaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Zarrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (5), pp.2083. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26052083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestational cholestyramine treatment protects adult offspring of ApoE ‐deficient mice against maternal‐hypercholesterolemia‐induced atherosclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240 (5), pp.e14133. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.14133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult rats sired by obese fathers present learning deficits associated with epigenetic and neurochemical alterations linked to impaired brain glutamatergic signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Elena Mezo‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio García‐santillán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240 (3), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.14090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Delivery of miR-320-3p with Lipidic Aminoglycoside Derivatives at Mid-Lactation Alters miR-320-3p Endogenous Levels in the Gut and Brain of Adult Rats According to Early or Regular Weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araujo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24010191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03925111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Breast Milk miRNAs: Their Diversity and Potential for Preventive Strategies in Nutritional Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (22), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms242216106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Non-coding RNA in immunotherapies and immune regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.1094643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: RNA-Mediated Processes in Epigenetics; an Integrative View in the Maintenance of Homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Taipaleenmäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra L de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.629918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early weaning leads to disruption of homeostatic and hedonic eating behaviors and modulates serotonin (5HT) and dopamine (DA) systems in male adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araujo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Cavalcanti Do Amaral Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julliet Araújo de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vasconcelos de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Leitão de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 383, pp.112531. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of an antenatal maternal supplementation with prebiotics for preventing atopic dermatitis in high-risk children (the PREGRALL study) protocol for a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cabridain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.e024974. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Delivery of miRNA With Lipidic Aminoglycoside Derivatives in the Breastfed Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1037), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2019.01037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02281357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes and miRNA-Loaded biomimetic nanovehicles, a focus on their potentials preventing type-2 diabetes linked to metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin-Galeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.02711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal protein-restriction during gestation and lactation in the rat results in increased brain levels of kynurenine and kynurenic acid in their adult offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Honorio de Melo Martimiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sa Braga Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140 (1), pp.68-81. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnc.13874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-Based Clinical Use of Nanoscale Extracellular Vesicles in Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine O'Driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc E. Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edit Buzás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Camussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.3886 - 3899. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b08015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal and fetal tryptophan metabolism in gestating rats: effects of intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsue Sano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud‐roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.281 - 290. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-015-2072-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensory and nutritional experience of parents guide offsprings' feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.85 - 92. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163201014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing for methodologies to analyze gastric and intestinal exfoliated epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1387. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13070/mm.en.5.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA Analysis by Quantitative PCR in Preterm Human Breast Milk Reveals Daily Fluctuations of hsa-miR-16-5p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Joram-Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effect of perinatal exposure to L-tryptophan on circadian clock of primary cell lines established from male offspring born from mothers fed on dietary protein restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Guzman Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel da Silva Aragao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated Epithelial Cells: A non-invasive way to evaluate the physiological state of gastrointestinal epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Patents on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.253-262. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874764711205030253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal nutrient restriction induces long-lasting alterations in the circadian expression pattern of genes regulating food intake and energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ricardo Orozco-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhowena Jane Barbosa Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopes de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (7), pp.990 - 1000. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ijo.2010.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Exploration of Neonatal Gastric Epithelium by Using Exfoliated Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frondas-Chauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0025562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of exfoliated epithelial cells: a delicate balance between anoikis and apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.534139. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/534139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation, un synchroniseur des rythmes circadiens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (3-4), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mnut/201030001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : potentials to explore gastrointestinal maturation of preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Saúde Materno Infantil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1519-38292010000100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFP-36 – Néonatalogie – Dynamique du protéome des cellules intestinales isolées de nouveau-nés de petits poids de naissance. Validation sur ratons RCIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (5), pp.934. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(08)72103-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of exfoliated cells from the gastrointestinal tract of premature infants: a new tool to perform &amp;quot;Noninvasive Biopsies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Des Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (5), pp.564-569. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1203/PDR.0b013e318155a402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bovine colostrum on restoration of intestinal mucosa in weaned piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fauquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108 (1-3), pp.20-22. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding and circadian clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (5), pp.463-480. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human intestinal circadian clock: expression of clock genes in colonocytes lining the crypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Galmiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (6), pp.951-961. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07420520500395011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock genes of Mammalian cells: practical implications in tissue culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (10), pp.311-320. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11626-005-0001-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D aggregated object detection and labeling from multivariate confocal microscopy images: A model validation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Graffigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (4), pp.572-581. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2003.814306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D aggregated object detection and labeling from multivariate confocal microscopy images: a model validation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Graffigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (4), pp.572-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional binding of epidermal growth factor peptides in colonic tissues produced from rotating bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (8), pp.436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian intestinal epithelial cells in primary culture : a mini-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oligosides algaux comme aliments fonctionnels : étude in vitro de leurs effets cellulaires et fermentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (3-4), pp.311-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological properties of ulvan, a new source of green seaweed sulfated polysaccharides, on cultured normal and cancerous colonic epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65, pp.527-531. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-1999-14009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific cytotoxic lymphocyte response in swine against structural proteins of transmissible gastro-enteritis virus: a study using lymphoblastoid cell line and recombinant vaccinia virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Murata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (5), pp.467-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific cytotoxic lymphocyte response in swine against structural proteins of transmissible gastro-enteritis virus : a study using lymphoblastoid cell line and recombinant vaccinia virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Murata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (5), pp.467-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary culture of colonocytes in rotating bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briollais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34, pp.622-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell proliferation enhances entry of Listeria monocytogenes into intestinal epithelial cells by two proliferation-dependent entry pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Van-Langendonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.681-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres algales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (2), pp.90-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of rat proximal and distal colonic cells with sodium orthovanadate enhances their adhesion and survival in primary culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (5), pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of different short chain fatty acids on the growth and differentiation of human colonic carcinoma cell lines in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siavoshian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (5), pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sulfated polysaccharides from green seaweeds (ulvans) on the survival, proliferation and differentiation of tumoral colonic epithelial cells (HT-29 and Caco-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (3), pp.332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaweed dietary fibres : structure, physico-chemical and biological properties relevant to intestinal physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (6), pp.563-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of contact inhibition and anchorage-dependent growth are key steps in the acquisition of Listeria monocytogenes susceptibility phenotype by non-phagocytic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Langendonck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro infection of intestinal finite and continuous cell lines by L monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein tyrosine kinase inhibitors block the entries of Listeria monocytogenes and Listeria ivanovii into epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevzat Yurdusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 17, pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immortal porcine lymphoblastoid cell lines: interest for veterinary and medical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.425-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hypothermia on the survival and cryopreservation of minipig ileal cells and chinese hamster ovary cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Garcia Uriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18 (11), pp.1059-1065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell immortalization enhances Listeria monocytogenes invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 183, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelioid and fibroblastic cell lines derived from the ileum of an adult histocompatible miniature boar (d/d haplotype) and immortalized by SV40 plasmid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 62 (1), pp.152-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of swine histocompatible lymphoblastoid cells to synthesize recombined TGE virus peplomer protein from vaccinia virus vector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Pocock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Veterinary Institute in Pulawy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 37 (2), pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine retrovirus: optimal conditions for its biochemical detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Phan Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 123 (3-4), pp.255-265. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01317262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histocompatible miniature pig (d/d haplotype): generation of hybridomas secreting A or M monoclonal antibody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYBRIDOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (6), pp.731-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histocompatible miniature boar model : selection of transformed cell lines of B and T lineages producing retrovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Phan Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 46, pp.481-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental ovine salmonellosis (&amp;lt;em&amp;gt;Salmonella abortusovis&amp;lt;/em&amp;gt;): pathogenesis and vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 141 (7-8), pp.945-953. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0923-2508(90)90134-C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection with a reduced virulence Listeria monocytogenes strain increases resistance to salmonellosis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 1, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of monoclonal antibodies against Berne virus (Toroviridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P van Kooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ederveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W van Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Horzinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (7), pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peplomers of Berne virus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian C Horzinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ederveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 67 ( Pt 11), pp.2475-2483. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/0022-1317-67-11-2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects Of Early Weaning And Postnatal Oral Supplementation Of Mir-320-3p On MRNA And MiRNA Expression In Different Brain Areas In Juvenile Rats Of Both Sexes. Abstract n°3433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araújo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Ledréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America DOHAD on-line congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling exosome-like extracellular vesicles in gastric fluids of lactating rats treated with miRNA embedded in biologically inspired nanovehicles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araújo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Ledréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand-Ouest Extracellular Vesicle Network: Innovations for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using microRNAs to alter epigenetic profiles of breast-fed mammals by oral supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pediatrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Pediatrics Conference., Nov 2019, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Member of the scientific and organizing committees, Extracellular Vesicles in Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd meeting of the French Society of Extracellular Vesicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ecole d’Architecture, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast milk content in microRNAs and association with gestational diabetes mellitus: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugas,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S J Weisnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tchernof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian National Perinatal Research Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Tremblant, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding miRNA in biologically-inspired delivery vehicles : biophysical analysis and bioassay on the physiology of baby cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin-Galeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Member of local organizing committee, Key Ingredients for the Food Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de l'empreinte nutritionnelle d'un bébé par des microARN du lait maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Journée de l’action Glande mammaire et Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Couvent Saint-François, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leader and contact of the committee, Extracellular Vesicles in Therapeutics & Healthy Diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the transfer of miRNA by biologically-inspired delivery vehicles on the physiology of baby cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin-Galeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-7, Journée de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes (UN). FRA., Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition périnatale: profilage transcriptomique des microvésicules, exosomes et cellules exfoliées du lait maternel et de l'aspirat de fluides gastriques du nourrisson prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion des « Extracellular Vesicle » (EV)-ologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the transfer of miRNA by biologically-inspired delivery vehicles on the physiology of baby cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost BM1202 meeting of Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : a source of bioligical information in preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 biotechniques Virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFRP-02 – Recherche expérimentale – Effet mémoire d’une alimentation hyperprotéique chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise E. Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises Médico-chirurgicales Pédiatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1031, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(08)72420-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet mémoire&amp;quot; d'une alimentation hyperprotéique dans un modèle animal de retard de croissance intra-utérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition-JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules exfoliées du tube digestif de prématurés : expression d’un marqueur de cellule souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Des Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque National des Cellules Souches de l’IFR26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des composants moléculaires d'une horloge circadienne périphérique (period1, 2, clock, reb-erb-alpha) exprimés par des cellules exfoliées du tube digestif de prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Des Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congrès de la Société Francophone de Chronobiologie (SFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Dimensional organisation of normal and cancerous intestinal tissues cultured in rotating bioreactor analysed by multidimensional microscopy imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Internet World Congress for Biomedical Sciences. Symposium: Tissue Engineeering 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green seaweeds as sources of functional food poly-/oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action 49 : Use of marine primary biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Triestre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sulfated polysaccharides from green seaweeds (ulvans) on the survival, proliferation and differentiation of tumoral colonic epithelial cells (HT-29 and Caco-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation des tyrosines kinases cellulaires lors de la pénétration de L. monocytogenes dans les cellules de l'épithélium intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Langendonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès national de la société française de microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de cellules résistantes ou sensibles à l'invasion par Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Langendonck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société française de microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine retrovirus reverse transcriptase: optimal conditions for its determination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Phan-Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st congress of the international assoc of biological standardization : progress in animal retroviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, ANNECY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC93100621. Porcine cell line of ileon. IPI-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine cell line of ileon. IPI-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC93100622. Porcine epithelial cell line of ileon. IPI-2I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine epithelial cell line of ileon. IPI-2I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012320.. Porcine peripheral blood B cell L45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012318.. Porcine peripheral blood B cell L23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012317 . Porcine peripheral blood B cell L14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012321.. Porcine peripheral blood B cell L52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012318.. Porcine peripheral blood B cell L35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’évaluation in vitro de l’état physiologique d'une muqueuse gastrique et kit pour réaliser une telle évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2960645. 2010, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-tryptophan in Perinatal Nutrition, a Putative Role in Circadian Rhythm Acquisition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments in Tryptophan Research. Editors: Victoria Hayes, NovaPublisher. Chapter 3 .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells of mucosa: A review on their phenotypes and their properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daughter Cells: Properties, Characteristics and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.327, 2010, Food Science and Technology Series (Nova Science Publishers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, Gènes horloges et Rythmes de vie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Alimentation en Dialogue. Editeur: Alimentarium (Vevey, Suisse), bilingue (français, allemand) pp. 111-113. http://link.ira.agroscope.ch/fr-CH/publication/21068</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of Circadian Rhythms by Neonates: A Review on the Potentials of Exfoliated Cells to Study Gastrointestinal Tract Maturation and Clockwork.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circadian Rhythms and Health Research TrendsISBN 978-1-60021-875-0 Editor: Alfredo V. Lignelli, pp 99-116, Novapublishers, Inc; Chapter 5, pp. 99-116.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestationnal diabetes mellitus modifies human milk content in insulin sensitivity-regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Abderrahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Epigenetic Re-Programming Brain Expression Profiling on Rat Pups after the Supplementation of miR-375-3p Embedded in biomimetic vehicles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araújo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Ledréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America DOHAD on-line congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition du lait maternel en microARNs et association avec le diabète gestationnel : résultats préliminaires. Congrès de la Société québécoise de lipidologie, de nutrition et de métabolisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Weisnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullie Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société québécoise de lipidologie, de nutrition et de métabolisme. Orford, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature of storage and cryoconservation procedure: consequences on Extracellular Vesicles in muscle cell culture supernatants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pérez-Ontiveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Olvera-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd meeting of the French Society of Extracellular Vesicles, Nantes, France, Ecole d’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : a source of bioligical information in preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BioTechniques virtual symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, NA, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Breastmilk miRNAs, Diversity and Potentials for Preventive Strategy in Nutritional Therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic alterations in gut and brain of adult rats after oral administration of miR-320-3p and miR-375-3p at mid-lactation, and preventive potential of miR-320-3p on early weaning stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Mediated Processes in Epigenetics; an Integrative View in the Maintenance of Homeostasis. Frontiers in Genetics (2020), Section RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Taipaleenmäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lopes de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-2, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.629918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-coding RNA in Immunotherapies and Immune Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Frontiers in Immunology, Research Topic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme du tryptophane chez la rate et son fœtus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. Ad Litteram, n°29, Novembre 2016, Centre Angers Nantes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et comptage d'objets 3D coalescents en microscopie confocale multicanaux : Une méthode basée sur la validation de modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Graffigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison fonctionnelle en microscopie confocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.56488549618px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BERTRAND KAEFFER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intitulé de la thématique de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les MicroARNs dans les échanges mère – enfant (potentiel thérapeutique pour prévenir les maladies d'origine nutritionnelle en période périnatale, utilisation comme biomarqueurs pathophysiologiques, rôle nutritionnel).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Phenotypic Transformation During Atherosclerosis: The Potential Role of miRNAs as Biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Wassaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Zarrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (5), pp.2083. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26052083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestational cholestyramine treatment protects adult offspring of ApoE ‐deficient mice against maternal‐hypercholesterolemia‐induced atherosclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240 (5), pp.e14133. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.14133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult rats sired by obese fathers present learning deficits associated with epigenetic and neurochemical alterations linked to impaired brain glutamatergic signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Elena Mezo‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio García‐santillán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240 (3), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.14090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Delivery of miR-320-3p with Lipidic Aminoglycoside Derivatives at Mid-Lactation Alters miR-320-3p Endogenous Levels in the Gut and Brain of Adult Rats According to Early or Regular Weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araujo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24010191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03925111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Breast Milk miRNAs: Their Diversity and Potential for Preventive Strategies in Nutritional Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (22), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms242216106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Non-coding RNA in immunotherapies and immune regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.1094643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: RNA-Mediated Processes in Epigenetics; an Integrative View in the Maintenance of Homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Taipaleenmäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra L de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.629918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early weaning leads to disruption of homeostatic and hedonic eating behaviors and modulates serotonin (5HT) and dopamine (DA) systems in male adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araujo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Cavalcanti Do Amaral Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julliet Araújo de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vasconcelos de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Leitão de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 383, pp.112531. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of an antenatal maternal supplementation with prebiotics for preventing atopic dermatitis in high-risk children (the PREGRALL study) protocol for a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cabridain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.e024974. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Delivery of miRNA With Lipidic Aminoglycoside Derivatives in the Breastfed Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1037), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2019.01037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02281357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosomes and miRNA-Loaded biomimetic nanovehicles, a focus on their potentials preventing type-2 diabetes linked to metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin-Galeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.02711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal protein-restriction during gestation and lactation in the rat results in increased brain levels of kynurenine and kynurenic acid in their adult offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Honorio de Melo Martimiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sa Braga Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Aguesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140 (1), pp.68-81. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnc.13874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensory and nutritional experience of parents guide offsprings' feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.85 - 92. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163201014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-Based Clinical Use of Nanoscale Extracellular Vesicles in Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine O'Driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc E. Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edit Buzás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Camussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.3886 - 3899. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b08015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal and fetal tryptophan metabolism in gestating rats: effects of intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsue Sano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud‐roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.281 - 290. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-015-2072-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA Analysis by Quantitative PCR in Preterm Human Breast Milk Reveals Daily Fluctuations of hsa-miR-16-5p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Joram-Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing for methodologies to analyze gastric and intestinal exfoliated epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1387. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13070/mm.en.5.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effect of perinatal exposure to L-tryptophan on circadian clock of primary cell lines established from male offspring born from mothers fed on dietary protein restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Guzman Quevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel da Silva Aragao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Perez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated Epithelial Cells: A non-invasive way to evaluate the physiological state of gastrointestinal epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Patents on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.253-262. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874764711205030253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of exfoliated epithelial cells: a delicate balance between anoikis and apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.534139. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/534139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal nutrient restriction induces long-lasting alterations in the circadian expression pattern of genes regulating food intake and energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ricardo Orozco-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhowena Jane Barbosa Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopes de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (7), pp.990 - 1000. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ijo.2010.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Invasive Exploration of Neonatal Gastric Epithelium by Using Exfoliated Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frondas-Chauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0025562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation, un synchroniseur des rythmes circadiens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (3-4), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mnut/201030001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : potentials to explore gastrointestinal maturation of preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Saúde Materno Infantil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1519-38292010000100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFP-36 – Néonatalogie – Dynamique du protéome des cellules intestinales isolées de nouveau-nés de petits poids de naissance. Validation sur ratons RCIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (5), pp.934. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(08)72103-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of exfoliated cells from the gastrointestinal tract of premature infants: a new tool to perform &amp;quot;Noninvasive Biopsies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Des Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (5), pp.564-569. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1203/PDR.0b013e318155a402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bovine colostrum on restoration of intestinal mucosa in weaned piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fauquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108 (1-3), pp.20-22. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding and circadian clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (5), pp.463-480. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human intestinal circadian clock: expression of clock genes in colonocytes lining the crypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Galmiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (6), pp.951-961. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07420520500395011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock genes of Mammalian cells: practical implications in tissue culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (10), pp.311-320. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11626-005-0001-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D aggregated object detection and labeling from multivariate confocal microscopy images: A model validation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Graffigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (4), pp.572-581. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2003.814306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D aggregated object detection and labeling from multivariate confocal microscopy images: a model validation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Graffigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (4), pp.572-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional binding of epidermal growth factor peptides in colonic tissues produced from rotating bioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissia Pardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (8), pp.436-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian intestinal epithelial cells in primary culture : a mini-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oligosides algaux comme aliments fonctionnels : étude in vitro de leurs effets cellulaires et fermentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (3-4), pp.311-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological properties of ulvan, a new source of green seaweed sulfated polysaccharides, on cultured normal and cancerous colonic epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65, pp.527-531. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-1999-14009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific cytotoxic lymphocyte response in swine against structural proteins of transmissible gastro-enteritis virus: a study using lymphoblastoid cell line and recombinant vaccinia virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Murata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (5), pp.467-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific cytotoxic lymphocyte response in swine against structural proteins of transmissible gastro-enteritis virus : a study using lymphoblastoid cell line and recombinant vaccinia virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Murata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (5), pp.467-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary culture of colonocytes in rotating bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briollais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34, pp.622-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell proliferation enhances entry of Listeria monocytogenes into intestinal epithelial cells by two proliferation-dependent entry pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Van-Langendonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.681-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of different short chain fatty acids on the growth and differentiation of human colonic carcinoma cell lines in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siavoshian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (5), pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of rat proximal and distal colonic cells with sodium orthovanadate enhances their adhesion and survival in primary culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (5), pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres algales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (2), pp.90-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sulfated polysaccharides from green seaweeds (ulvans) on the survival, proliferation and differentiation of tumoral colonic epithelial cells (HT-29 and Caco-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (3), pp.332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaweed dietary fibres : structure, physico-chemical and biological properties relevant to intestinal physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (6), pp.563-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of contact inhibition and anchorage-dependent growth are key steps in the acquisition of Listeria monocytogenes susceptibility phenotype by non-phagocytic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Langendonck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immortal porcine lymphoblastoid cell lines: interest for veterinary and medical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.425-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro infection of intestinal finite and continuous cell lines by L monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein tyrosine kinase inhibitors block the entries of Listeria monocytogenes and Listeria ivanovii into epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevzat Yurdusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 17, pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hypothermia on the survival and cryopreservation of minipig ileal cells and chinese hamster ovary cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Garcia Uriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18 (11), pp.1059-1065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell immortalization enhances Listeria monocytogenes invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 183, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of swine histocompatible lymphoblastoid cells to synthesize recombined TGE virus peplomer protein from vaccinia virus vector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Pocock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Veterinary Institute in Pulawy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 37 (2), pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelioid and fibroblastic cell lines derived from the ileum of an adult histocompatible miniature boar (d/d haplotype) and immortalized by SV40 plasmid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 62 (1), pp.152-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine retrovirus: optimal conditions for its biochemical detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Phan Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 123 (3-4), pp.255-265. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01317262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histocompatible miniature pig (d/d haplotype): generation of hybridomas secreting A or M monoclonal antibody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYBRIDOMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (6), pp.731-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histocompatible miniature boar model : selection of transformed cell lines of B and T lineages producing retrovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Phan Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 46, pp.481-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental ovine salmonellosis (&amp;lt;em&amp;gt;Salmonella abortusovis&amp;lt;/em&amp;gt;): pathogenesis and vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 141 (7-8), pp.945-953. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0923-2508(90)90134-C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection with a reduced virulence Listeria monocytogenes strain increases resistance to salmonellosis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 1, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of monoclonal antibodies against Berne virus (Toroviridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P van Kooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ederveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W van Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Horzinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 50 (7), pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peplomers of Berne virus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian C Horzinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ederveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 67 ( Pt 11), pp.2475-2483. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/0022-1317-67-11-2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling exosome-like extracellular vesicles in gastric fluids of lactating rats treated with miRNA embedded in biologically inspired nanovehicles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araújo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Ledréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand-Ouest Extracellular Vesicle Network: Innovations for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects Of Early Weaning And Postnatal Oral Supplementation Of Mir-320-3p On MRNA And MiRNA Expression In Different Brain Areas In Juvenile Rats Of Both Sexes. Abstract n°3433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araújo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Ledréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America DOHAD on-line congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using microRNAs to alter epigenetic profiles of breast-fed mammals by oral supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pediatrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Pediatrics Conference., Nov 2019, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Member of the scientific and organizing committees, Extracellular Vesicles in Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd meeting of the French Society of Extracellular Vesicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ecole d’Architecture, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast milk content in microRNAs and association with gestational diabetes mellitus: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugas,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S J Weisnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tchernof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian National Perinatal Research Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Tremblant, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the transfer of miRNA by biologically-inspired delivery vehicles on the physiology of baby cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin-Galeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-7, Journée de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes (UN). FRA., Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de l'empreinte nutritionnelle d'un bébé par des microARN du lait maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Journée de l’action Glande mammaire et Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Couvent Saint-François, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding miRNA in biologically-inspired delivery vehicles : biophysical analysis and bioassay on the physiology of baby cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin-Galeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Member of local organizing committee, Key Ingredients for the Food Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leader and contact of the committee, Extracellular Vesicles in Therapeutics & Healthy Diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the transfer of miRNA by biologically-inspired delivery vehicles on the physiology of baby cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost BM1202 meeting of Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition périnatale: profilage transcriptomique des microvésicules, exosomes et cellules exfoliées du lait maternel et de l'aspirat de fluides gastriques du nourrisson prématuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion des « Extracellular Vesicle » (EV)-ologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : a source of bioligical information in preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 biotechniques Virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFRP-02 – Recherche expérimentale – Effet mémoire d’une alimentation hyperprotéique chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise E. Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises Médico-chirurgicales Pédiatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1031, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(08)72420-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet mémoire&amp;quot; d'une alimentation hyperprotéique dans un modèle animal de retard de croissance intra-utérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition-JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules exfoliées du tube digestif de prématurés : expression d’un marqueur de cellule souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Des Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque National des Cellules Souches de l’IFR26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence des composants moléculaires d'une horloge circadienne périphérique (period1, 2, clock, reb-erb-alpha) exprimés par des cellules exfoliées du tube digestif de prématurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Des Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congrès de la Société Francophone de Chronobiologie (SFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Dimensional organisation of normal and cancerous intestinal tissues cultured in rotating bioreactor analysed by multidimensional microscopy imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Internet World Congress for Biomedical Sciences. Symposium: Tissue Engineeering 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green seaweeds as sources of functional food poly-/oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action 49 : Use of marine primary biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Triestre, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sulfated polysaccharides from green seaweeds (ulvans) on the survival, proliferation and differentiation of tumoral colonic epithelial cells (HT-29 and Caco-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation des tyrosines kinases cellulaires lors de la pénétration de L. monocytogenes dans les cellules de l'épithélium intestinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Langendonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès national de la société française de microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de cellules résistantes ou sensibles à l'invasion par Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Langendonck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société française de microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine retrovirus reverse transcriptase: optimal conditions for its determination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Phan-Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bottreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st congress of the international assoc of biological standardization : progress in animal retroviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, ANNECY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC93100621. Porcine cell line of ileon. IPI-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine cell line of ileon. IPI-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC93100622. Porcine epithelial cell line of ileon. IPI-2I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine epithelial cell line of ileon. IPI-2I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012318.. Porcine peripheral blood B cell L35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012320.. Porcine peripheral blood B cell L45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012318.. Porcine peripheral blood B cell L23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012317 . Porcine peripheral blood B cell L14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECACC General Cell Collection: ECACC91012321.. Porcine peripheral blood B cell L52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porcine peripheral blood B cell L52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’évaluation in vitro de l’état physiologique d'une muqueuse gastrique et kit pour réaliser une telle évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2960645. 2010, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-tryptophan in Perinatal Nutrition, a Putative Role in Circadian Rhythm Acquisition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments in Tryptophan Research. Editors: Victoria Hayes, NovaPublisher. Chapter 3 .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells of mucosa: A review on their phenotypes and their properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daughter Cells: Properties, Characteristics and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.327, 2010, Food Science and Technology Series (Nova Science Publishers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, Gènes horloges et Rythmes de vie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Alimentation en Dialogue. Editeur: Alimentarium (Vevey, Suisse), bilingue (français, allemand) pp. 111-113. http://link.ira.agroscope.ch/fr-CH/publication/21068</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of Circadian Rhythms by Neonates: A Review on the Potentials of Exfoliated Cells to Study Gastrointestinal Tract Maturation and Clockwork.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circadian Rhythms and Health Research TrendsISBN 978-1-60021-875-0 Editor: Alfredo V. Lignelli, pp 99-116, Novapublishers, Inc; Chapter 5, pp. 99-116.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestationnal diabetes mellitus modifies human milk content in insulin sensitivity-regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Abderrahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Epigenetic Re-Programming Brain Expression Profiling on Rat Pups after the Supplementation of miR-375-3p Embedded in biomimetic vehicles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Araújo Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Ledréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America DOHAD on-line congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition du lait maternel en microARNs et association avec le diabète gestationnel : résultats préliminaires. Congrès de la Société québécoise de lipidologie, de nutrition et de métabolisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Weisnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullie Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société québécoise de lipidologie, de nutrition et de métabolisme. Orford, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature of storage and cryoconservation procedure: consequences on Extracellular Vesicles in muscle cell culture supernatants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pérez-Ontiveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Olvera-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd meeting of the French Society of Extracellular Vesicles, Nantes, France, Ecole d’Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : a source of bioligical information in preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BioTechniques virtual symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, NA, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Breastmilk miRNAs, Diversity and Potentials for Preventive Strategy in Nutritional Therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic alterations in gut and brain of adult rats after oral administration of miR-320-3p and miR-375-3p at mid-lactation, and preventive potential of miR-320-3p on early weaning stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Queignec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Mediated Processes in Epigenetics; an Integrative View in the Maintenance of Homeostasis. Frontiers in Genetics (2020), Section RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Taipaleenmäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lopes de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-2, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.629918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-coding RNA in Immunotherapies and Immune Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Frontiers in Immunology, Research Topic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme du tryptophane chez la rate et son fœtus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. Ad Litteram, n°29, Novembre 2016, Centre Angers Nantes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et comptage d'objets 3D coalescents en microscopie confocale multicanaux : Une méthode basée sur la validation de modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Graffigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison fonctionnelle en microscopie confocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark M. Hoebeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969468v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Wassaifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Zarrouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26052083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Habib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Elena Mezo&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a&#8208;santill&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourdel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03925111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Araujo Tavares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amada Torres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Queignec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216106" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louveau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1094643" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178155v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Taipaleenm&#228;ki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L de Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.629918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Cavalcanti Do Amaral Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliet Ara&#250;jo de Souza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vasconcelos de Farias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leit&#227;o de Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112531" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cabridain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Badon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boivin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024974" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02281357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pitard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin-Galeraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02711" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Honorio de Melo Martimiano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sa Braga Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13874" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine O'Driscoll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc E. Borras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Buz&#225;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Camussi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b08015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsue Sano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud&#8208;roucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2072-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13070/mm.en.5.1387" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Floris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joram-Gauvard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140488" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nascimento" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman Quevedo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Delacourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel da Silva Aragao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Perez-Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056231" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642162v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874764711205030253" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ricardo Orozco-Solis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhowena Jane Barbosa Matos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopes de Souza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.223" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frondas-Chauty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025562" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/534139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mnut/201030001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72EDB728363E0F16955434BF56D38008C77C6523/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1519-38292010000100002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Sarr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fancal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Hoebler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72103-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JK1RT0L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318155a402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKWN24B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900636v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissia Pardini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourreille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Galmiche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520500395011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11626-005-0001-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S5VH2XL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Graffigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2003.814306" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Formaglio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1999-14009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902539v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Murata" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Britton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687726v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murata" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Britton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aynaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briollais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bottreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Van-Langendonck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697443v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688355v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siavoshian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Blottiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Foll" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686823v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Galmiche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Langendonck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706334v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707239v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevzat Yurdusev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710613v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704461v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia Uriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710194v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712075v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708398v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Wojcik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Pocock" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Salmon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Phan Thanh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01317262" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F59FC2F3D35B05EF819001E7530C39C6838D21F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707288v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714847v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanchis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(90)90134-C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBW9QBKD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716498v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725145v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P van Kooten" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ederveen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W van Eden" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Horzinek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian C Horzinek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Boer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-67-11-2475" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ara&#250;jo Tavares" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ledr&#233;an" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085951v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736871v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737071v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936367v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugas," TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Weisnagel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchernof" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pitard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737106v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736872v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737107v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743891v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742967v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607285v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gauvard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drouard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663339v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72420-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDFGFHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415273v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816903v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816845v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768130v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776340v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Phan-Thanh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942538v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942540v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942532v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936583v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942536v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942533v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809733v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954891v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815819v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954880v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659252v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947776v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962240v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Weisnagel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullie Perron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morisset" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962211v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo P&#233;rez-Ontiveros" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olvera-Hernandez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601849v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tavares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936378v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopes de Souza" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215893v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/21245/non-coding-rna-in-immunotherapies-and-immune-regulation" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800084v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830930v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graffigne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831956v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Hoebeke" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969468v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Wassaifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Zarrouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26052083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Habib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Elena Mezo&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garc&#237;a&#8208;santill&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourdel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03925111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Araujo Tavares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amada Torres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Queignec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216106" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906652v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louveau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1094643" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178155v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Taipaleenm&#228;ki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L de Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.629918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Cavalcanti Do Amaral Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliet Ara&#250;jo de Souza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vasconcelos de Farias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leit&#227;o de Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112531" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cabridain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Badon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boivin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024974" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02281357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pitard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin-Galeraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02711" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Honorio de Melo Martimiano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sa Braga Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13874" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine O'Driscoll" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc E. Borras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Buz&#225;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Camussi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b08015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsue Sano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud&#8208;roucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2072-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Floris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Joram-Gauvard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140488" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13070/mm.en.5.1387" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Nascimento" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman Quevedo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Delacourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel da Silva Aragao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Perez-Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056231" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642162v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874764711205030253" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/534139" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ricardo Orozco-Solis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhowena Jane Barbosa Matos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopes de Souza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.223" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frondas-Chauty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025562" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mnut/201030001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72EDB728363E0F16955434BF56D38008C77C6523/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1519-38292010000100002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Sarr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fancal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Hoebler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72103-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JK1RT0L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318155a402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.01.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKWN24B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900636v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissia Pardini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourreille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Galmiche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520500395011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11626-005-0001-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S5VH2XL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Graffigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2003.814306" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Formaglio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1999-14009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902539v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Murata" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Britton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687726v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murata" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Britton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aynaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briollais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bottreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Van-Langendonck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688355v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siavoshian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Blottiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Foll" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689938v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697443v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686823v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Galmiche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Langendonck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710613v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707239v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevzat Yurdusev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704461v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia Uriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710194v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708398v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Wojcik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Pocock" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Salmon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712075v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Phan Thanh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01317262" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F59FC2F3D35B05EF819001E7530C39C6838D21F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707288v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714847v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sanchis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(90)90134-C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBW9QBKD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716498v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725145v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P van Kooten" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ederveen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W van Eden" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Horzinek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian C Horzinek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Boer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-67-11-2475" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085951v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ara&#250;jo Tavares" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ledr&#233;an" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945512v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736871v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737071v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936367v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugas," TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Weisnagel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tchernof" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736873v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pitard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736872v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735734v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737106v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737107v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742967v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743891v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607285v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gauvard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drouard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663339v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72420-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDFGFHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415273v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816903v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816845v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768130v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776340v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Phan-Thanh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942538v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942540v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942533v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942535v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942532v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936583v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942536v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809733v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954891v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815819v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954880v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659252v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947776v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962240v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dugas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Weisnagel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullie Perron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morisset" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962211v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo P&#233;rez-Ontiveros" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olvera-Hernandez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601849v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tavares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936378v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lopes de Souza" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215893v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/21245/non-coding-rna-in-immunotherapies-and-immune-regulation" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800084v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830930v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graffigne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831956v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Hoebeke" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>