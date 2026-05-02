--- v1 (2026-03-26)
+++ v2 (2026-05-02)
@@ -72,8114 +72,8114 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of the oblique water impact of double curvature bodies involving suction and cavitation phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Spinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Del Buono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.104322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An iterative plane stress integrated Transformation Field Analysis for Equivalent Homogeneous Medium characterization and localization — Application to structural holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Kruch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A non-local approach for Reissner–Mindlin shell elements in dynamic simulations: Application with a Gurson model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Davaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 415, pp.116142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Laplace Virtual Fields Method for the direct extraction of viscoelastic properties of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351 (G1), pp.171-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of water entry–exit problems highlighting suction phenomena by coupled Eulerian–Lagrangian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100, pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness of specimen design criteria for identification of anisotropic mechanical behaviour from heterogeneous mechanical fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Thoby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 207, pp.111260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A non-local damage approach compatible with dynamic explicit simulations and parallel computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Davaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.110999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163586v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of fuselage skin reinforcements with beam element models in flexible aircraft panels for ditching simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leon Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Kohlgrüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10th EASN Virtual Conference on Innovation in Aviation &amp; Space to the Satisfaction of the European Citizens (10th EASN 2020) 2nd-5th September 2020, Salerno, Italy, 1024, pp.012054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1024/1/012054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plastic and fracture behavior of a dual phase steel sheet under quasi-static and dynamic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Davaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235, pp.107165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image-Based Inertial Impact Test for Characterisation of Strain Rate Dependency of Ti6Al4V Titanium Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd C. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-019-00559-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A computational approach to design new tests for viscoplasticity characterization at high strain-rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.1639-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-019-01742-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FE modelling of cellular materials under compressive load.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marcadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Portemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kruch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, p. 1951-1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.01.313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupled fluid-structure computational methods for aircraft ditching simulations: Comparison of ALE-FE and SPH-FE approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Siemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188, pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and finite element analysis of cellular materials under large compaction levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folco Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marcadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Portemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge F Kruch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128, p. 99 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation and Parameters Identification of Materials Constitutive and Damage Models: From Normalised Direct Approach to Most Advanced Inverse Problem Resolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, p. 33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review of characterisation and parameters identification of materials constitutive and damage models: From normalised direct approach to most advanced inverse problem resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp. 371-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macro-modeling of spot weld strength and failure: Formulation and identification procedure based on pure and mixed modes of loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (3), pp.941-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EC-03-2016-0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A methodology for the viscoplastic behaviour characterisation of spot-weld heat affected materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Fabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 238, pp.169-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2016.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An innovative procedure for characterising a coupled elastoplastic damage model of behaviour using the Virtual Fields Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69-70, pp.415-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and Numerical Simulation Strategies for the Prediction of the Macroscopic Behavior and Rupture of Structural Materials under Fast Dynamic Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deletombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, p. 1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12762/2015.AL09-04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward the modelling of riveted assemblies by super-elements in fast dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hennuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.133-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2014012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpolation functions of a hybrid-Trefftz perforated super-element featuring nodes on the hole boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hennuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2014.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Johnson-Cook's Viscoplastic Model Parameters Using the Virtual Fields Method: Application to Titanium Alloy Ti6Al4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Portemont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.22-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain-rate dependence in spot welds: Non-linear behaviour and failure in pure and combined modes I/II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (7), pp.792-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2010.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On some features of a plate hybrid-Trefftz displacement element containing a hole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (10), pp.819-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2010.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Submarine hull integrity under blast loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Menegazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (8), pp.1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2009.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a Hybrid-Trefftz element with a hole for elasto-plasticity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 218 (1), pp.88-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2007.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-linear and failure behaviour of spotwelds : a &amp;quot;global&amp;quot; finite element and experiments in pure and mixed modes I/II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.6631-6646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Nonlinear Dynamic Behavior and Failure for Riveted Joint Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deletombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Drazétic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shock and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (3), pp.121-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2000/632896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical approach for assessment of dynamic strength for riveted joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Deletombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Drazétic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 (7), pp.431-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1270-9638(99)00103-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification technique of constitutive model parameters for crashworthiness modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Petitniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 (4), pp.215-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1270-9638(99)80044-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the riveting process forming mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deletombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Drazetic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Patronelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 13 (3-6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutive models characterisation for XC48 steel in compression by a parametric identification technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Drazetic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Petitniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (4-6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMPT.1997.036379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des méthodes multi-échelles pour la modélisation de la plaque perforée dans les calculs de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Viet Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced numerical simulation of oblique hydrodynamic impacts of geometries representative of aeronautical structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Structural Impact Dynamics International Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Wichita, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the application of fuselage skin reinforcements with beam element representations in flexible full aircraft models for ditching simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leon Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Kohlgrüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EASN International Conference on Innovation in Aviation &amp; Space to the Satisfaction of the European Citizens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France. pp.012057, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/1226/1/012057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Full-field Measurement Biases on Identification of Anisotropic Material Behavior Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Impact Loading of Structures and Materials - ICILSM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Trondheim, Norway. pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de forces de succion lors d'impacts hydrodynamiques par une méthode de couplage Euler Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Fields Based Tests for Identification of Materials Constitutive Models at High Rate of Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Impact Loading of Structures and Materials - ICILSM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Trondheim, Norway. pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la fatigue d’assemblages métalliques par une approche locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Kruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kanoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2022 - Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'amerrissage. Existe-t-il une méthode numérique idéale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Kohlgrueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens de Toulouse 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic VFM to Identify Viscoplastic Parameters. Analysis of Impact Tests on Titanium Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouda</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reno, United States. pp.101-103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an image-based experimental setup for the dynamic behaviour characterization of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Annual Conference on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Greenville, United States. pp.153-155, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-95089-1_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full aircraft ditching simulation by advanced fluid-structure interaction computational methods: a comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin H. Siemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Kohlgrueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASIDIC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based high strain-rate testing for the characterization of viscoplasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouda</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Arcachon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201818302032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an image-based impact test for the characterization of viscoplasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Impact Loading of Structures and Materials (ICILSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Fluid-Structure Interaction computational methods to simulate ditching problems. From simple guided tests to spacecraft and aircraft structures in full scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin H. Siemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Kohlgrueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAFEMS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode innovante de calcul de champs cinématiques dérivés à partir de mesures de champs de déplacement pour la caractérisation du comportement dynamique de matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouda</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode innovante de calcul de champs cinématiques à partir de mesures de champs de déplacement pour la caractérisation du comportement dynamique de matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouda</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un essai purement inertiel pour la caractérisation du comportement dynamique de matériaux métalliques par la Méthode des Champs Virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouda</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un essai purement inertiel pour la caractérisation du comportement dynamique de matériaux métalliques par la Méthode des Champs Virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouda</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un essai purement inertiel pour la caractérisation du comportement dynamique de matériaux métalliques par la Méthode des Champs Virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouda</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail MECADYMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some advantages of advanced inverse methods to identify viscoplastic and damage material models parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICACM 2017 Symposium, Annual US-France symposium « Dynamic Damage, Fracture and Fragmentation of Materials »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Shalimar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement au crash et à l'impact : de l'échelle de la structure à celle des matériaux constitutifs et de leurs assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MecaMat Aussois 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais de caractérisation dynamique des matériaux aux vitesses moyennes de déformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deletombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Portemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MecaMat Aussois 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular materials made of stacked tubes: influence of the manufacturing process on the dynamic behavior of the constitutive material. part I: microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Portemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Horezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marcadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ODAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate sensitivity analysis of spot-weld heat affected materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICILLS 2014 - 4th International Conference on Impact Of Lightweight Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 16-node hybrid-Trefftz perforated element featuring 8 nodes on the hole boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hennuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative experimental device for ice impac onto composite panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Portemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Experimental Mechanics (ICEM 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular materials made of stacked tubes : influence of the manufacturing process on the dynamic behaviour of the constitutive material Part II : mechanical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Portemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marcadon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ODAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation périodique d'un matériau élasto-plastique compressible anisotrope : application aux structures sandwichs à coeur cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Iltchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marcadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Kruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique, CFM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la modélisation des assemblages rivetés par super-éléments finis en dynamique rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hennuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the modelling of riveted assemblies by super-finite elements in fast dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hennuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-éléments finis pour la modélisation des assemblages rivetés en calcul de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hennuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire NAFEMS sur la modélisation et la simulation des assemblages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la modélisation des assemblages rivetés par super-éléments finis en dynamique rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hennuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-éléments de plaque perforée pour la modélisation de l'assemblage riveté en dynamique rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode des Champs Virtuels pour la caractérisation de modèles de comportement viscoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un élément de plaque perforée pour le calcul des structures aéronautiques au crash et à l'impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A &amp;quot;global&amp;quot; finite element model for the simulation of failure of spot welded assemblies during impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Espanol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computation Fluid and Solid Mechanics 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507865v1</w:t>
-              </w:r>
-[...4037 lines deleted...]
-                <w:t xml:space="preserve">hal-04911406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8197,103 +8197,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of coupled lagrangian Eulerian finite element simulations to model suction forces during hydrodynamic impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Performance and Optimum Design of Structures and Materials V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 209, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8340,90 +8340,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Advantages of Advanced Inverse Methods to Identify Viscoplastic and Damage Material Model Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Notta-Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Damage and Fragmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, pp.177-211, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8480,64 +8480,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled fluid-structure computational methods for aircraft ditching simulations: comparison of ALE-FE and SPH-FE approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Siemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8587,51 +8587,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruine des structures aéronautiques rivetées aux chargements de type explosion ou pression dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Valenciennes et du Hainaut-Cambresis, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8681,51 +8681,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation numérique et expérimentale d'assemblages structuraux rivetés sous sollicitation dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Valenciennes et du Hainaut-Cambresis, 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8921,51 +8921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Viet Khoa Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Langrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leon Mu&#241;oz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kohlgr&#252;ber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1226/1/012057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Thoby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notta-Cuvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Markiewicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837705v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nutte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kruch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kanoute" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delpuech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kohlgrueber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95089-1_28" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H. Siemann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436705v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03437070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deletombe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Portemont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01069022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horezan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marcadon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01059670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dupuy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennuyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01070588v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mortier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941013v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Iltchev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03552229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439012v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592925v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delcroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caplain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espanol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05058849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spinosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Del Buono" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104322" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112559" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156769v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Davaze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116142" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marcot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.181" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.02.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111260" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163586v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.02.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1024/1/012054" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107165" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386638v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd C. Fletcher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00559-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01742-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casadei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kruch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.313" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Siemann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.04.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Casadei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcadon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Portemont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge F Kruch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.08.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491858v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.12.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.01.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZWV3NBH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580320v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Chtourou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zouari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-03-2016-0081" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fabis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupuy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2016.07.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.05.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delsart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL09-04" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.07.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC4BD4DA15B12536FB4422E92156EBDAA30869F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304478v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2010.01.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ6V976H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304471v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2010.05.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F0WM16B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Menegazzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2009.03.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2007.04.034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53H8PDVN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450610v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304414v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Markiewicz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Draz&#233;tic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2000/632896" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deletombe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Draz&#233;tic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1270-9638(99)00103-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHTZSLXP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geoffroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petitniot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1270-9638(99)80044-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHTVDRZF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911419v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drazetic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patronelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911406v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Geoffroy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Petitniot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.1997.036379" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829111v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.witpress.com/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/HPSU220101" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132586v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413180v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00568194v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371017v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05058849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spinosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Del Buono" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Langrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kruch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112559" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Davaze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116142" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marcot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.02.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Thoby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notta-Cuvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Markiewicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111260" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163586v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.02.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leon Mu&#241;oz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kohlgr&#252;ber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1024/1/012054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107165" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd C. Fletcher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00559-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01742-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casadei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marcadon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Portemont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kruch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.313" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Siemann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.04.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Casadei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcadon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Portemont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge F Kruch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.08.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.12.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.01.028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZWV3NBH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Chtourou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zouari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-03-2016-0081" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fabis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupuy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2016.07.022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.05.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deletombe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delsart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2015.AL09-04" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennuyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03612924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.07.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03624231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC4BD4DA15B12536FB4422E92156EBDAA30869F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2010.01.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ6V976H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2010.05.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F0WM16B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Menegazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2009.03.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2007.04.034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53H8PDVN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Markiewicz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Draz&#233;tic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2000/632896" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deletombe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Draz&#233;tic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1270-9638(99)00103-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHTZSLXP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geoffroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Petitniot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1270-9638(99)80044-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHTVDRZF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deletombe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drazetic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patronelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911406v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Geoffroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Petitniot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.1997.036379" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Viet Khoa Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578163v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1226/1/012057" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738537v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nutte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kanoute" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delpuech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kohlgrueber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250093v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_15" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95089-1_28" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H. Siemann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329872v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302032" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442185v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465261v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436705v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03437070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132002v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131983v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01069022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Horezan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01059670v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dupuy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078618v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01070588v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mortier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941013v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Iltchev" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03552229v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03522975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592925v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362121v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507865v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delcroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caplain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espanol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829111v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.witpress.com/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/HPSU220101" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132586v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413180v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00568194v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371017v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>