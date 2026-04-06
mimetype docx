--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> bertrand le floch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (181)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dell’ova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gusdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 694, pp.A24. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF XVI. Mass-averaged temperature of cores and protostellar luminosities in the ALMA-IMF protoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dell’ova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gusdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 694, pp.A24. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCNH+ abundance in cold dense clouds based on the first hyperfine resolved rate coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T. Bop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Agúndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Astronomy and Astrophysics, 681, pp.L19. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST. XIII. Dusty cavity and molecular shock driven by IRS7B in the Corona Australis cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04822471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distributions of PN and PO in the shock region L1157-B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04833970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisse Bonfand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timéa Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A163. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A far-ultraviolet–driven photoevaporation flow observed in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 383 (6686), pp.988-992. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adh2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All III: JWST's NIR spectroscopic view of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A74. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Sanhueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia M. Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Men’shchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A33. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202345986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST. XVII. Super deuteration in the planet-forming system IRS 63 where the streamer strikes the disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Segura-Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04822449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jiménez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A189. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple chemical tracers finally unveil the intricate NGC 1333 IRAS 4A outflow system. FAUST XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire J. Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 531, pp.2653-2668. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04822464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All VIII: Mid-IR emission line inventory of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries van de Putte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meshaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A86. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All - IV. An embarrassment of riches: Aromatic infrared bands in the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G.G.M Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A75. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF. V. Prestellar and protostellar core populations in the W43 cloud complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galván-Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A75. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF. VI. Investigating the origin of stellar masses: Core mass function evolution in the W43-MM2&MM3 mini-starburst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Joncour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A76. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the early mass ejection in jet-driven protostellar outflows: Lessons from Cep E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Rivera-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de A. Schutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gusdorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 672, pp.A116. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misaligned Rotations of the Envelope, Outflow, and Disks in the Multiple Protostellar System of VLA 1623-2417: FAUST. III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Ohashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire J. Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 927, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac4cae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST VI. VLA 1623-2417 B: A new laboratory for astrochemistry around protostars on 50 au scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ohashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03717102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of molecular complexity in star forming regions as seen with ASAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bachiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265, pp.00038. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202226500038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF. IV. A comparative study of the main hot cores in W43-MM1: Detection, temperature, and molecular composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665 (2), pp.A140. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A train of shocks at 3000-au scale? Exploring the clash of an expanding bubble into the NGC 1333 IRAS 4 region. SOLIS XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 512 (4), pp.5214-5227. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All: A JWST Early Release Science Program on Radiative Feedback from Massive Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin A. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134 (1035), pp.054301. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/ac604c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Ice Mantle History in the Solar-type Protostars of NGC 1333 IRAS 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E. Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire J. Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac85af⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03860312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIS. XVI. Mass ejection and time variability in protostellar outflows: Cep E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de A. Schutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P R Rivera-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gusdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 662, pp.A104. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST. V. Hot methanol in the [BHB2007] 11 protobinary system; hot corino versus shock origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jiménez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664 (1), pp.171. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF. I. Investigating the origin of stellar masses: Introduction to the Large Program and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timéa Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 662, pp.A8. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 662, pp.A103. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Physical Characterization of the Isolated Protostellar Source CB68: FAUST IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneaki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauyu Baobab Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 934 (1), pp.70. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac77e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the spatial and kinematic distribution of gas and young stars around the shell-like structure in the CMa OB1 association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gregorio-Hetem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hetem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Montmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A150. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCN/HNC chemistry in shocks: a study of L1157-B1 with ASAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.1034-1046. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CALYPSO IRAM-PdBI survey of jets from Class 0 protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 648, pp.A45. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of the acetyl cation, CH3CO+, in space and in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cabezas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Margulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Motiyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.L7. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating Motion of the Outflow of IRAS 16293-2422 A1 at Its Origin Point Near the Protostar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 921, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac0a72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST. II. Discovery of a Secondary Outflow in IRAS 15398−3359: Variability in Outflow Direction during the Earliest Stage of Star Formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Okoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Ichiro Inutsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 910 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abddb1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 mass–velocity relationship from 3D numerical simulations of jet-driven molecular outflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A H Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Esquivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P R Rivera-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perseus ALMA Chemistry Survey (PEACHES). I. The Complex Organic Molecules in Perseus Embedded Protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Lun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei E Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 910 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abdfd6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, pp.A91. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIS. XII. SVS13-A Class I chemical complexity as revealed by S-bearing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mercimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). V. Methanol and acetaldehyde in the protostellar jet-driven shocks L1157-B0 and B1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A17. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3mm chemical exploration of small organics in Class I YSOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin I Öberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 898 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab9ebf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). IX. Chemical Segregation of SO 2 and SO toward the Low-mass Protostellar Shocked Region of L1157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 896 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab8813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiS formation via gas phase reactions between atomic silicon and sulphur-bearing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Galvão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 493 (1), pp.299-304. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) VI. Chemical evolution of sulfuretted species along the outflows driven by the low-mass protostellar binary NGC1333-IRAS4A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A63. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Witzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 640, pp.A75. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Corinos Chemical Diversity: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 896 (1), pp.L3. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab8d41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episodic accretion constrained by a rich cluster of outflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gusdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 636 (1), pp.A38. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the spatial origin of complex organic molecules in young protostars with the CALYPSO survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anderl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A198. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02534276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel – a window to the origin of life on early earth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtěch Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svatopluk Civiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Čuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (2), pp.679-728. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-020-09681-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isocyanogen formation in the cold interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wakelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A91. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterated methanol toward NGC 7538-IRS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ospina-Zamudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kounkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 627, pp.A80. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The census of interstellar complex organic molecules in the Class I hot corino of SVS13-A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (2), pp.1850-1861. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2O and C3O in low-mass star-forming regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A72. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules in the Cep E-mm jet: evidence for shock-driven photochemistry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ospina-Zamudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 000, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing young protostellar disks with the CALYPSO IRAM-PdBI survey: large Class 0 disks are rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 621 (621), pp.A76. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur-bearing Species Tracing the Disk/Envelope System in the Class I Protostellar Source Elias 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 881 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab2b97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HH 212 Interstellar Laboratory: Astrochemistry as a Tool To Reveal Protostellar Disks on Solar System Scales around a Rising Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Fei Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (10), pp.2110-2121. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrochemistry as a tool to follow the protostellar evolution: the Class I stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Enrique-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (12), pp.2659-2674. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of the Simplest Organic Acid in a Protoplanetary Disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Parfenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 862 (1), pp.id. L2. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aad046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur chemistry in the L1544 pre-stellar core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Quénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wakelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (4), pp.5514-5532. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-arcsecond Kinematic Structure of the Outflow in the Vicinity of the Protostar in L483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 863, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aacf42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen oxide in protostellar envelopes and shocks: the ASAI survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holdship</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474, pp.5694-5703. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium Fractionation Survey Toward Protostellar Sources in the Perseus Molecular Cloud: HNC Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneaki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya E. Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 869, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaeb21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for cyanopolyynes in L1157-B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475, pp.5501-5512. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible scenarios for SiS formation in the interstellar medium: Electronic structure calculations of the potential energy surfaces for the reactions of the SiH radical with atomic sulphur and S&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzio Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Skouteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Faginas Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 695, pp.87-93. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2018.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Survey toward Young Stellar Objects in the Perseus Molecular Cloud Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya E. Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kento Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 236, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aabfe9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral resolution observations of HNC&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; and HCCNC in the L1544 pre-stellar core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kawaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ohishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474, pp.L76-L80. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slx197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory measurements and astronomical search for cyanomethanimine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puzzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A121. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and interstellar complex organics associated with the HH 212 protostellar disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-F. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.id.A10. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genealogical Tree of Ethanol: Gas-phase Formation of Glycolaldehyde, Acetic Acid, and Formic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Skouteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Puzzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 854, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaa41e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of the Ubiquitous Cation NS + in Space Confirmed by Laboratory Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agúndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Margulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 853 (2), pp.L22. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aaa83a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nitrogen isotopic ratio of HC3N towards the L1544 prestellar core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hily-Blant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (1), pp.1174-1186. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). III. Zooming Into the Methanol Peak of the Prestellar Core L1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Punanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chacon-Tanarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 855 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaad09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First hot corino detected around an isolated intermediate-mass protostar: Cep E-mm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ospina-Zamudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A145. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate theoretical predictions on the mechanisms of OSiS formation and its dissociation channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. M. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. R. L. Galvão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481, pp.1858-1861. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation in the NGC 1333 IRAS 4C Outflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya E. Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 864, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aad7ba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium and &amp;lt;SUP&amp;gt;15&amp;lt;/SUP&amp;gt;N fractionation in N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; during the formation of a Sun-like star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 476, pp.1982-1990. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HNCO-based synthesis of formamide in planetary atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laitl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Knizek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kubelík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kára</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrochemical evolution along star formation: overview of the IRAM Large Program ASAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477 (4), pp.4792-4809. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L483: Warm Carbon-chain Chemistry Source Harboring Hot Corino Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya E. Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoya Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 837, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa6300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03677071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the HC&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;NH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; and HCNH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; ions in the L1544 pre-stellar core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hily-Blant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.3194-3205. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03676949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-bearing molecules in the shock L1157-B1: first detection of SiS around a Sun-like protostar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470 (1), pp.L16-L20. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slx068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02240912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterated methanol on Solar System scale around the HH212 protostar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 606, pp.id.L7. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of energetic particle irradiation in Class 0 protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A82. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of the organic deuteration during the evolution of Sun-like protostars: the case of SVS13-A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467, pp.3011-3023. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03692513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shocked gas of the BHR71 outflow observed by Herschel: indirect evidence for an atomic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gusdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunella Nisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leflóch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anderl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.A14. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1157-B1, a factory of complex organic molecules in a solar-type star-forming region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469, pp.L73-L77. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slx050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03676967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). II. Formamide in protostellar shocks: Evidence for gas-phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.L3. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex organics in IRAS 4A revisited with ALMA and PdBI: Striking contrast between two neighbouring protostellar cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 606, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03676941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of the transition zone from infalling rotating envelope to disc in the Class 0 protostar, IRAS 04368+2557</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya E. Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Aikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoyuki Hanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467, pp.L76-L80. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slx002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03676994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds Of Life In Space (SOLIS) The Organic Composition Diversity at 300-1000 au Scale in Solar-type Star-forming Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.176. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa961d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The L1157-B1 astrochemical laboratory: testing the origin of DCN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 604, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03692497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the solar-type protostar IRAS 16293–2422 as told by the cyanopolyynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaber Al-Edhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) I. Carbon-chain growth in the Solar-type protocluster OMC2-FIR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A57. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of shocks revealed by SOFIA OI observations in the Cepheus E protostellar outflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gusdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anderl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wiesemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602, pp.A8. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First image of the L1157 molecular jet by the CALYPSO IRAM-PdBI survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L., Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C., Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F., Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S., Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A., Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.id.L4. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subarcsecond Analysis of the Infalling-Rotating Envelope around the Class I Protostar IRAS 04365+2535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 820, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/820/2/L34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03675424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of HOCO&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; and CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; in the outer layers of the L1544 prestellar core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infalling-Rotating Motion and Associated Chemical Change in the Envelope of IRAS 16293-2422 Source A Studied with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 824, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/824/2/88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Distribution of Complex Organic Molecules in the L1544 Pre-stellar Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izaskun Jiménez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton I. Vasyunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Marcelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 830, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/830/1/L6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing shock temperature with NH 3 and H 2 O profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gómez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462 (2), pp.2203-2217. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot and dense water in the inner 25 au of SVS13-A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462, pp.L75-L79. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slw127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;S in the L1157-B1 bow shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Holdship</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izaskun Jimenez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 463, pp.802-810. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus-bearing molecules in solar-type star-forming regions: first PO detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462, pp.3937-3944. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Hot Corino in the Bok Globule B335</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneaki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 830, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/830/2/L37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and acetaldehyde in HH212: The first hot corino in Orion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.L3. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization fraction and the enhanced sulfur chemistry in Barnard 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.A94. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot methanol from the inner region of the HH 212 protostellar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giannetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 595, pp.L4. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the Cepheus E protostellar outflow: The jet, the bowshock, and the cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gusdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eisloffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A4. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet multiplicity in the proto-binary system NGC 1333-IRAS4A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Santangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 584, pp.A126. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The jet and the disk of the HH 212 low-mass protostar imaged by ALMA: SO and SO 2 emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A85. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of CF+ towards a high-mass protostar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fechtenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T., Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duarte-Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 574, pp.id.L4. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition of the circumstellar disk around AB Aurigae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pacheco-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agúndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alonso-Albi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 578, pp.A81. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chemical View of Protostellar-disk Formation in L1527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoya Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 791, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/791/2/L38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules with a peptide link in protostellar shocks: a comprehensive study of L1157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 445, pp.151-161. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The L1157-B1 Astrochemical Laboratory: Measuring the True Formaldehyde Deuteration on Grain Mantles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 788, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/788/2/L43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterated water in the solar-type protostars NGC 1333 IRAS 4A and IRAS 4B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coutens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 560, pp.id.A39. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative Detection Of The Nitrosylium Ion In Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 795 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/795/1/40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHESS survey of the L1157-B1 bow-shock: high and low excitation water vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.A120. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Complex Organic Molecules in Prestellar Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 795, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/795/1/L2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALMA view of the protostellar system HH212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 568, pp.L5. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast molecular jet from L1157-mm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tafalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 573, pp.L2. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular ions in the protostellar shock L1157-B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular outflow driven by the brown dwarf binary FU Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Whelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dougados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alves de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03621055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The B1 shock in the L1157 outflow as seen at high spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Gómez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 436, pp.179-190. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03614203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; Emission toward the Protostellar Shock L1157-B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 776, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/776/1/52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03620889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection Of Hydrogen Chloride Toward Protostellar Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 744 (2), pp.164. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/744/2/164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-orbit performance of Herschel-HIFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Roelfsema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. P. Helmich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ossenkopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, pp.17. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chess Survey Of The L1157-B1 Shock Region: Co Spectral Signatures Of Jet-Driven Bow Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 757 (2), pp.L25. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/757/2/L25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHESS survey of the L1157-B1 shock: the dissociative jet shock as revealed by Herschel –PACS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.L3. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel And Iram Chess Spectral Surveys Of The Protostellar Shock L1157-B1: Fossil Deuteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 757 (1), pp.L9. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/757/1/L9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERRATUM: “THE HERSCHEL AND IRAM CHESS SPECTRAL SURVEYS OF THE PROTOSTELLAR SHOCK L1157-B1: FOSSIL DEUTERATION” (2012, ApJ, 757, L9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 759 (2), pp.L45. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/759/2/L45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for starless clumps in the ATLASGAL survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tackenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 540, pp.A113. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMASSS: The IRAS16293-2422 Millimeter And Submillimeter Spectral Survey. I. Observations, calibration and analysis of the line kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coutens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, pp.A23. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in Star-forming Regions with the Herschel Space Observatory (WISH). I. Overview of Key Program and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. F. van Dishoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123, pp.138-170. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/658676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered star formation at the borders of the H II region Sh 2-217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shocked water in the Cepheus E protostellar outflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03625205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L113. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L112. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methanol lines and hot core of OMC2-FIR4, an intermediate-mass protostar, with Herschel-HIFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Der Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.id.L39. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen hydrides in the cold envelope of IRAS 16293-2422</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hily-Blant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L52. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel/HIFI observations of spectrally resolved methylidyne signatures toward the high-mass star-forming core NGC 6334I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. D. van Der Wiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. S. van Der Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L43. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of interstellar oxidaniumyl: Abundant H2O+ towards the star-forming regions DR21, Sgr B2, and NGC6334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ossenkopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. P. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L111. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy water around the L1448-mm protostar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 522, pp.L1. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical structure of the envelopes of intermediate-mass protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alonso-Albi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 516, pp.A102. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of water in the high-mass star-forming region NGC 6334 I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Emprechtinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. G. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L28. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel spectral surveys of star-forming regions. Overview of the 555-636 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boogert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L22. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel/HIFI discovery of interstellar chloronium (H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;Cl&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Neufeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. P. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APEX Telescope Large Area Survey of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carlhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 141, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel/HIFI discovery of interstellar chloronium (H2Cl+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Neufeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. P. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L9. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-to-para ratio of interstellar heavy water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coutens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L31. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical study of intermediate-mass (IM) Class 0 protostars. CO depletion and N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; deuteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alonso-Albi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.A52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of ND in the solar-mass protostar IRAS16293-2422</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hily-Blant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L42. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HK phot. of stars in an UCHII region near Sh2-217 (Brand+, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 352, pp.79062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical structure and water line spectrum predictions of the intermediate mass protostar OMC2-FIR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 506, pp.1229. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLASGAL - The APEX Telescope Large Area Survey of the Galaxy at 870 microns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 504 (2), pp.415-427. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl cyanide as tracer of bow shocks in L1157-B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.L25. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting an intermediate-mass protostar. Chemical differentiation in IC 1396 N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castro-Carrizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alonso-Albi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.1475. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHK photometry of stars in Sh 2-212 (Deharveng+, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.J/A+A/482/585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic H II regions. IV. Star formation at the periphery of Sh2-212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 482, pp.585. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20079233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation in the Trifid Nebula. Cores and filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 489, pp.157. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot corinos in NGC 1333-IRAS4B and IRAS2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 463, pp.601. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of HH 111 from CO Observations: A Bow-Shock-driven Molecular Outflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Reipurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramon Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Neri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 658, pp.498. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/509600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IC1396N proto-cluster at a scale of ~250 AU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 468, pp.L33. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly-collimated SiO jet in the HH212 protostellar outflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cesaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 462, pp.L53. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing grain surface chemistry : a survey of deuterated formaldehyde and methanol in low-mass Class 0 protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. G. M. Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 453, pp.949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing grain surface chemistry: a survey of deuterated formaldehyde and methanol in low-mass class 0 protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. G. M. Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 453, pp.949. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacular Spitzer Images of the Trifid Nebula: Protostars in a Young, Massive-Star-forming Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeonghee Rho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William T. Reach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Fazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 643, pp.965. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/503245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of triggering in the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (S237), pp.212-216. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921307001494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic H II regions. III. Star formation at the periphery of Sh2-219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 458, pp.191. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanol emission from low mass protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. G. M. Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 442 (2), pp.527-538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Deuterated Water in a Young Protoplanetary Disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 631, pp.L81-L84. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/497028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH3OH abundance in low mass protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. G. M. Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 442, pp.527-538. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20052899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur chemistry and molecular shocks: the case of NGC1333-IRAS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wakelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 437, pp.149-158. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-induced PDR in the Herbig-Haro object HH 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cesarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 433, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur-bearing species in the star forming region L1689N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wakelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 413, pp.609-622. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H2CO abundance in the inner warm regions of low mass protostellar envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G.G.M. Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jes K. Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 416, pp.577-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000759v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation at the border of the HII region Sh 104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Whitworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 408 (3), pp.L25-L28. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cometary globules I. Formation, evolution and morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lazareff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: &amp;quot;The Perseus ALMA Chemistry Survey (PEACHES). I. The Complex Organic Molecules in Perseus Embedded Protostars&amp;quot; (2021, ApJ, 910, 20)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Lun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M. Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei E. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abff4e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: First detection of HCOOH in TW Hya disk with ALMA (Favre+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parfenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;S in the L1157-B1 bow shock&amp;lt;SUP&amp;gt;★&amp;lt;/SUP&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Holdship</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izaskun Jimenez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1818-1818. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03692514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMASSS. I. (Caux+, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coutens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.29023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starless clumps in the ATLASGAL (Tackenberg+, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tackenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.09113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APEX Telescope Large Area Survey of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carlhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex organic molecules toward low-mass and high-mass star forming regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2016: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics. Eds.: C. Reylé, J. Richard, L. Cambrésy, M. Deleuil, E. Pécontal, L. Tresse and I. Vauglin, held 14-17 June, 2016 at the Centre de Recherche Astrophysique de Lyon, pp.321-325</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.321 - 325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLASGAL: the APEX Telescope Large Area Survey of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions and Impact of Star Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Zermatt, Switzerland. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1152020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanol and deuterium fractionation in prestellar cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steinacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules in Space and Laboratory, meeting held in Paris, France, May 14-18, 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced Massive Star Formation in Dense Molecular Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dense Interstellar Medium in Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Zermatt, Switzerland. pp.627, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18902-9\_109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Formation of Massive Stars at the Periphery of H II Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Astronomia y Astrofisica Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Michoacán, Barbados. pp.160-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic HII regions. IV- Star formation at the periphery of Sh2-212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic HII regions. III. Star formation at the periphery of Sh2-219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-induced PDR in the Herbig-Haro object HH2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cesarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et évolution des globules cométaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique stellaire et solaire [astro-ph.SR]. Université Joseph-Fourier - Grenoble I, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00686752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId739"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> bertrand le floch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (181)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dell’ova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gusdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 694, pp.A24. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF XVI. Mass-averaged temperature of cores and protostellar luminosities in the ALMA-IMF protoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dell’ova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gusdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 694, pp.A24. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A far-ultraviolet–driven photoevaporation flow observed in a protoplanetary disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Canin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 383 (6686), pp.988-992. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adh2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisse Bonfand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timéa Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A163. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distributions of PN and PO in the shock region L1157-B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04833970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST. XIII. Dusty cavity and molecular shock driven by IRS7B in the Corona Australis cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04822471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCNH+ abundance in cold dense clouds based on the first hyperfine resolved rate coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh T. Bop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Agúndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Astronomy and Astrophysics, 681, pp.L19. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Sanhueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia M. Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Men’shchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A33. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202345986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All III: JWST's NIR spectroscopic view of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A74. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST. XVII. Super deuteration in the planet-forming system IRS 63 where the streamer strikes the disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Segura-Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04822449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jiménez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A189. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple chemical tracers finally unveil the intricate NGC 1333 IRAS 4A outflow system. FAUST XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire J. Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 531, pp.2653-2668. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04822464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All VIII: Mid-IR emission line inventory of the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries van de Putte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meshaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Trahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A86. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All - IV. An embarrassment of riches: Aromatic infrared bands in the Orion Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameek Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G.G.M Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.A75. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF. V. Prestellar and protostellar core populations in the W43 cloud complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Galván-Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A75. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF. VI. Investigating the origin of stellar masses: Core mass function evolution in the W43-MM2&MM3 mini-starburst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Joncour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.A76. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the early mass ejection in jet-driven protostellar outflows: Lessons from Cep E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Rivera-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de A. Schutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gusdorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 672, pp.A116. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misaligned Rotations of the Envelope, Outflow, and Disks in the Multiple Protostellar System of VLA 1623-2417: FAUST. III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Ohashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire J. Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 927, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac4cae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF. IV. A comparative study of the main hot cores in W43-MM1: Detection, temperature, and molecular composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665 (2), pp.A140. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of molecular complexity in star forming regions as seen with ASAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bachiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265, pp.00038. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202226500038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST VI. VLA 1623-2417 B: A new laboratory for astrochemistry around protostars on 50 au scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ohashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac1802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03717102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A train of shocks at 3000-au scale? Exploring the clash of an expanding bubble into the NGC 1333 IRAS 4 region. SOLIS XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 512 (4), pp.5214-5227. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDRs4All: A JWST Early Release Science Program on Radiative Feedback from Massive Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin A. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134 (1035), pp.054301. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/ac604c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIS. XVI. Mass ejection and time variability in protostellar outflows: Cep E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de A. Schutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P R Rivera-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gusdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 662, pp.A104. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Ice Mantle History in the Solar-type Protostars of NGC 1333 IRAS 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E. Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire J. Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ac85af⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03860312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA-IMF. I. Investigating the origin of stellar masses: Introduction to the Large Program and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timéa Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 662, pp.A8. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST. V. Hot methanol in the [BHB2007] 11 protobinary system; hot corino versus shock origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jiménez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664 (1), pp.171. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Physical Characterization of the Isolated Protostellar Source CB68: FAUST IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneaki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauyu Baobab Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 934 (1), pp.70. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac77e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 662, pp.A103. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCN/HNC chemistry in shocks: a study of L1157-B1 with ASAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.1034-1046. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating Motion of the Outflow of IRAS 16293-2422 A1 at Its Origin Point Near the Protostar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 921, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac0a72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of the acetyl cation, CH3CO+, in space and in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cabezas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Margulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Motiyenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.L7. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CALYPSO IRAM-PdBI survey of jets from Class 0 protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 648, pp.A45. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the spatial and kinematic distribution of gas and young stars around the shell-like structure in the CMa OB1 association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gregorio-Hetem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hetem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Montmerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A150. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perseus ALMA Chemistry Survey (PEACHES). I. The Complex Organic Molecules in Perseus Embedded Protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Lun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei E Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 910 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abdfd6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, pp.A91. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAUST. II. Discovery of a Secondary Outflow in IRAS 15398−3359: Variability in Outflow Direction during the Earliest Stage of Star Formation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Okoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu-Ichiro Inutsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 910 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abddb1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 mass–velocity relationship from 3D numerical simulations of jet-driven molecular outflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A H Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Esquivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P R Rivera-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIS. XII. SVS13-A Class I chemical complexity as revealed by S-bearing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mercimek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). V. Methanol and acetaldehyde in the protostellar jet-driven shocks L1157-B0 and B1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A17. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3mm chemical exploration of small organics in Class I YSOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin I Öberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 898 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab9ebf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). IX. Chemical Segregation of SO 2 and SO toward the Low-mass Protostellar Shocked Region of L1157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 896 (1), pp.37. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab8813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiS formation via gas phase reactions between atomic silicon and sulphur-bearing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Galvão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 493 (1), pp.299-304. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) VI. Chemical evolution of sulfuretted species along the outflows driven by the low-mass protostellar binary NGC1333-IRAS4A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A63. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episodic accretion constrained by a rich cluster of outflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gusdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 636 (1), pp.A38. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Corinos Chemical Diversity: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Svoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 896 (1), pp.L3. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab8d41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Witzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 640, pp.A75. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the spatial origin of complex organic molecules in young protostars with the CALYPSO survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anderl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A198. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02534276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel – a window to the origin of life on early earth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtěch Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svatopluk Civiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Čuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (2), pp.679-728. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-020-09681-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The census of interstellar complex organic molecules in the Class I hot corino of SVS13-A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (2), pp.1850-1861. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2O and C3O in low-mass star-forming regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Urso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A72. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur-bearing Species Tracing the Disk/Envelope System in the Class I Protostellar Source Elias 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 881 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab2b97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules in the Cep E-mm jet: evidence for shock-driven photochemistry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ospina-Zamudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 000, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing young protostellar disks with the CALYPSO IRAM-PdBI survey: large Class 0 disks are rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 621 (621), pp.A76. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isocyanogen formation in the cold interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wakelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A91. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterated methanol toward NGC 7538-IRS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ospina-Zamudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kounkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 627, pp.A80. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HH 212 Interstellar Laboratory: Astrochemistry as a Tool To Reveal Protostellar Disks on Solar System Scales around a Rising Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Fei Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (10), pp.2110-2121. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrochemistry as a tool to follow the protostellar evolution: the Class I stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Enrique-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (12), pp.2659-2674. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-arcsecond Kinematic Structure of the Outflow in the Vicinity of the Protostar in L483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 863, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aacf42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen oxide in protostellar envelopes and shocks: the ASAI survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holdship</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474, pp.5694-5703. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx3196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Survey toward Young Stellar Objects in the Perseus Molecular Cloud Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya E. Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kento Yoshida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 236, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aabfe9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral resolution observations of HNC&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; and HCCNC in the L1544 pre-stellar core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kawaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ohishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 474, pp.L76-L80. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slx197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for cyanopolyynes in L1157-B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475, pp.5501-5512. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium Fractionation Survey Toward Protostellar Sources in the Perseus Molecular Cloud: HNC Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneaki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya E. Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 869, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaeb21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible scenarios for SiS formation in the interstellar medium: Electronic structure calculations of the potential energy surfaces for the reactions of the SiH radical with atomic sulphur and S&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzio Rosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Skouteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Faginas Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 695, pp.87-93. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2018.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of the Simplest Organic Acid in a Protoplanetary Disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Parfenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 862 (1), pp.id. L2. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aad046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur chemistry in the L1544 pre-stellar core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Quénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wakelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (4), pp.5514-5532. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nitrogen isotopic ratio of HC3N towards the L1544 prestellar core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hily-Blant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (1), pp.1174-1186. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genealogical Tree of Ethanol: Gas-phase Formation of Glycolaldehyde, Acetic Acid, and Formic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Skouteris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Puzzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 854, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaa41e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory measurements and astronomical search for cyanomethanimine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puzzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A121. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of the Ubiquitous Cation NS + in Space Confirmed by Laboratory Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agúndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Margulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 853 (2), pp.L22. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aaa83a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and interstellar complex organics associated with the HH 212 protostellar disc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-F. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.id.A10. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). III. Zooming Into the Methanol Peak of the Prestellar Core L1544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Punanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chacon-Tanarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 855 (2), pp.112. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaad09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate theoretical predictions on the mechanisms of OSiS formation and its dissociation channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. M. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. R. L. Galvão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481, pp.1858-1861. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First hot corino detected around an isolated intermediate-mass protostar: Cep E-mm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ospina-Zamudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A145. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation in the NGC 1333 IRAS 4C Outflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya E. Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 864, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aad7ba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterium and &amp;lt;SUP&amp;gt;15&amp;lt;/SUP&amp;gt;N fractionation in N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; during the formation of a Sun-like star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 476, pp.1982-1990. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HNCO-based synthesis of formamide in planetary atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laitl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Knizek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kubelík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kára</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrochemical evolution along star formation: overview of the IRAM Large Program ASAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477 (4), pp.4792-4809. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L483: Warm Carbon-chain Chemistry Source Harboring Hot Corino Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya E. Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoya Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 837, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa6300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03677071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the HC&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;NH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; and HCNH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; ions in the L1544 pre-stellar core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hily-Blant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.3194-3205. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03676949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shocked gas of the BHR71 outflow observed by Herschel: indirect evidence for an atomic jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gusdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunella Nisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leflóch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anderl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.A14. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-bearing molecules in the shock L1157-B1: first detection of SiS around a Sun-like protostar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470 (1), pp.L16-L20. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slx068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02240912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease of the organic deuteration during the evolution of Sun-like protostars: the case of SVS13-A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467, pp.3011-3023. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03692513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterated methanol on Solar System scale around the HH212 protostar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 606, pp.id.L7. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of energetic particle irradiation in Class 0 protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A82. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS). II. Formamide in protostellar shocks: Evidence for gas-phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.L3. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1157-B1, a factory of complex organic molecules in a solar-type star-forming region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469, pp.L73-L77. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slx050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03676967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds Of Life In Space (SOLIS) The Organic Composition Diversity at 300-1000 au Scale in Solar-type Star-forming Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850 (2), pp.176. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa961d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex organics in IRAS 4A revisited with ALMA and PdBI: Striking contrast between two neighbouring protostellar cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 606, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03676941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of the transition zone from infalling rotating envelope to disc in the Class 0 protostar, IRAS 04368+2557</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya E. Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Aikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoyuki Hanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467, pp.L76-L80. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slx002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03676994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds of Life in Space (SOLIS) I. Carbon-chain growth in the Solar-type protocluster OMC2-FIR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A57. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The L1157-B1 astrochemical laboratory: testing the origin of DCN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 604, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03692497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the solar-type protostar IRAS 16293–2422 as told by the cyanopolyynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaber Al-Edhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balucani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of shocks revealed by SOFIA OI observations in the Cepheus E protostellar outflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gusdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anderl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wiesemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602, pp.A8. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infalling-Rotating Motion and Associated Chemical Change in the Envelope of IRAS 16293-2422 Source A Studied with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 824, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/824/2/88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing shock temperature with NH 3 and H 2 O profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gómez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Navarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462 (2), pp.2203-2217. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Distribution of Complex Organic Molecules in the L1544 Pre-stellar Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izaskun Jiménez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton I. Vasyunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Marcelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 830, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/830/1/L6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First image of the L1157 molecular jet by the CALYPSO IRAM-PdBI survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L., Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C., Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F., Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S., Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A., Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.id.L4. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subarcsecond Analysis of the Infalling-Rotating Envelope around the Class I Protostar IRAS 04365+2535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 820, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/820/2/L34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03675424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of HOCO&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; and CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; in the outer layers of the L1544 prestellar core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot and dense water in the inner 25 au of SVS13-A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462, pp.L75-L79. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slw127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Hot Corino in the Bok Globule B335</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneaki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 830, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8205/830/2/L37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;S in the L1157-B1 bow shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Holdship</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izaskun Jimenez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 463, pp.802-810. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus-bearing molecules in solar-type star-forming regions: first PO detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jimenez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462, pp.3937-3944. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization fraction and the enhanced sulfur chemistry in Barnard 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.A94. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and acetaldehyde in HH212: The first hot corino in Orion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.L3. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot methanol from the inner region of the HH 212 protostellar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giannetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 595, pp.L4. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The jet and the disk of the HH 212 low-mass protostar imaged by ALMA: SO and SO 2 emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A85. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of the Cepheus E protostellar outflow: The jet, the bowshock, and the cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gusdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eisloffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A4. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet multiplicity in the proto-binary system NGC 1333-IRAS4A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Santangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 584, pp.A126. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of CF+ towards a high-mass protostar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fechtenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T., Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duarte-Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 574, pp.id.L4. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition of the circumstellar disk around AB Aurigae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pacheco-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agúndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alonso-Albi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 578, pp.A81. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The L1157-B1 Astrochemical Laboratory: Measuring the True Formaldehyde Deuteration on Grain Mantles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 788, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/788/2/L43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chemical View of Protostellar-disk Formation in L1527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Oya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimasa Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoya Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 791, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/791/2/L38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules with a peptide link in protostellar shocks: a comprehensive study of L1157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 445, pp.151-161. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuterated water in the solar-type protostars NGC 1333 IRAS 4A and IRAS 4B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coutens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 560, pp.id.A39. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative Detection Of The Nitrosylium Ion In Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 795 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/795/1/40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHESS survey of the L1157-B1 bow-shock: high and low excitation water vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.A120. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALMA view of the protostellar system HH212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 568, pp.L5. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Complex Organic Molecules in Prestellar Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 795, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/795/1/L2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast molecular jet from L1157-mm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tafalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 573, pp.L2. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular ions in the protostellar shock L1157-B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Podio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The B1 shock in the L1157 outflow as seen at high spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Gómez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 436, pp.179-190. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03614203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular outflow driven by the brown dwarf binary FU Tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Whelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dougados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alves de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03621055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; Emission toward the Protostellar Shock L1157-B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 776, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/776/1/52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03620889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-orbit performance of Herschel-HIFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Roelfsema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. P. Helmich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ossenkopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, pp.17. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection Of Hydrogen Chloride Toward Protostellar Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 744 (2), pp.164. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/744/2/164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chess Survey Of The L1157-B1 Shock Region: Co Spectral Signatures Of Jet-Driven Bow Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 757 (2), pp.L25. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/757/2/L25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHESS survey of the L1157-B1 shock: the dissociative jet shock as revealed by Herschel –PACS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.L3. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel And Iram Chess Spectral Surveys Of The Protostellar Shock L1157-B1: Fossil Deuteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 757 (1), pp.L9. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/757/1/L9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERRATUM: “THE HERSCHEL AND IRAM CHESS SPECTRAL SURVEYS OF THE PROTOSTELLAR SHOCK L1157-B1: FOSSIL DEUTERATION” (2012, ApJ, 757, L9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 759 (2), pp.L45. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/759/2/L45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for starless clumps in the ATLASGAL survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tackenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 540, pp.A113. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in Star-forming Regions with the Herschel Space Observatory (WISH). I. Overview of Key Program and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. F. van Dishoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123, pp.138-170. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/658676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered star formation at the borders of the H II region Sh 2-217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMASSS: The IRAS16293-2422 Millimeter And Submillimeter Spectral Survey. I. Observations, calibration and analysis of the line kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coutens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 532, pp.A23. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shocked water in the Cepheus E protostellar outflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03625205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel/HIFI observations of spectrally resolved methylidyne signatures toward the high-mass star-forming core NGC 6334I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. D. van Der Wiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. S. van Der Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L43. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen hydrides in the cold envelope of IRAS 16293-2422</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hily-Blant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L52. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of interstellar oxidaniumyl: Abundant H2O+ towards the star-forming regions DR21, Sgr B2, and NGC6334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ossenkopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. P. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L111. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methanol lines and hot core of OMC2-FIR4, an intermediate-mass protostar, with Herschel-HIFI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Der Tak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.id.L39. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L113. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L112. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical structure of the envelopes of intermediate-mass protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alonso-Albi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 516, pp.A102. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel spectral surveys of star-forming regions. Overview of the 555-636 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boogert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L22. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of water in the high-mass star-forming region NGC 6334 I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Emprechtinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. G. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L28. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy water around the L1448-mm protostar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 522, pp.L1. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel/HIFI discovery of interstellar chloronium (H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;Cl&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Neufeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. P. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APEX Telescope Large Area Survey of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carlhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 141, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-to-para ratio of interstellar heavy water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coutens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L31. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel/HIFI discovery of interstellar chloronium (H2Cl+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Neufeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. S. P. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L9. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of ND in the solar-mass protostar IRAS16293-2422</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hily-Blant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 521, pp.L42. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical study of intermediate-mass (IM) Class 0 protostars. CO depletion and N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; deuteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alonso-Albi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.A52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HK phot. of stars in an UCHII region near Sh2-217 (Brand+, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 352, pp.79062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLASGAL - The APEX Telescope Large Area Survey of the Galaxy at 870 microns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 504 (2), pp.415-427. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical structure and water line spectrum predictions of the intermediate mass protostar OMC2-FIR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 506, pp.1229. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl cyanide as tracer of bow shocks in L1157-B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.L25. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting an intermediate-mass protostar. Chemical differentiation in IC 1396 N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castro-Carrizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alonso-Albi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.1475. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHK photometry of stars in Sh 2-212 (Deharveng+, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.J/A+A/482/585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic H II regions. IV. Star formation at the periphery of Sh2-212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 482, pp.585. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20079233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation in the Trifid Nebula. Cores and filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 489, pp.157. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot corinos in NGC 1333-IRAS4B and IRAS2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 463, pp.601. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of HH 111 from CO Observations: A Bow-Shock-driven Molecular Outflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Reipurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ramon Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Neri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 658, pp.498. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/509600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IC1396N proto-cluster at a scale of ~250 AU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 468, pp.L33. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly-collimated SiO jet in the HH212 protostellar outflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gueth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cesaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 462, pp.L53. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing grain surface chemistry : a survey of deuterated formaldehyde and methanol in low-mass Class 0 protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. G. M. Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 453, pp.949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacular Spitzer Images of the Trifid Nebula: Protostars in a Young, Massive-Star-forming Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeonghee Rho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William T. Reach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Fazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 643, pp.965. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/503245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing grain surface chemistry: a survey of deuterated formaldehyde and methanol in low-mass class 0 protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. G. M. Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 453, pp.949. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of triggering in the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (S237), pp.212-216. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921307001494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic H II regions. III. Star formation at the periphery of Sh2-219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 458, pp.191. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH3OH abundance in low mass protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. G. M. Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 442, pp.527-538. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20052899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Deuterated Water in a Young Protoplanetary Disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 631, pp.L81-L84. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/497028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanol emission from low mass protostars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. G. M. Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 442 (2), pp.527-538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur chemistry and molecular shocks: the case of NGC1333-IRAS2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wakelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 437, pp.149-158. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-induced PDR in the Herbig-Haro object HH 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cesarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 433, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur-bearing species in the star forming region L1689N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Wakelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 413, pp.609-622. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H2CO abundance in the inner warm regions of low mass protostellar envelopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G.G.M. Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jes K. Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 416, pp.577-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000759v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation at the border of the HII region Sh 104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Whitworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 408 (3), pp.L25-L28. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cometary globules I. Formation, evolution and morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lazareff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: &amp;quot;The Perseus ALMA Chemistry Survey (PEACHES). I. The Complex Organic Molecules in Perseus Embedded Protostars&amp;quot; (2021, ApJ, 910, 20)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Lun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M. Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei E. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abff4e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03705308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: First detection of HCOOH in TW Hya disk with ALMA (Favre+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Semenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parfenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;S in the L1157-B1 bow shock&amp;lt;SUP&amp;gt;★&amp;lt;/SUP&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Holdship</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Viti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izaskun Jimenez-Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Codella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1818-1818. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03692514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMASSS. I. (Caux+, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coutens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.29023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starless clumps in the ATLASGAL (Tackenberg+, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tackenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.09113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APEX Telescope Large Area Survey of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carlhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex organic molecules toward low-mass and high-mass star forming regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2016: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics. Eds.: C. Reylé, J. Richard, L. Cambrésy, M. Deleuil, E. Pécontal, L. Tresse and I. Vauglin, held 14-17 June, 2016 at the Centre de Recherche Astrophysique de Lyon, pp.321-325</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.321 - 325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLASGAL: the APEX Telescope Large Area Survey of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions and Impact of Star Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Zermatt, Switzerland. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1152020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanol and deuterium fractionation in prestellar cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bacmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ceccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steinacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules in Space and Laboratory, meeting held in Paris, France, May 14-18, 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced Massive Star Formation in Dense Molecular Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dense Interstellar Medium in Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Zermatt, Switzerland. pp.627, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18902-9\_109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Formation of Massive Stars at the Periphery of H II Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Astronomia y Astrofisica Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Michoacán, Barbados. pp.160-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic HII regions. IV- Star formation at the periphery of Sh2-212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic HII regions. III. Star formation at the periphery of Sh2-219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock-induced PDR in the Herbig-Haro object HH2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cesarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et évolution des globules cométaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique stellaire et solaire [astro-ph.SR]. Université Joseph-Fourier - Grenoble I, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00686752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId739"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05346194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nony" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gusdorf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451931" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Motte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. Bop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cernicharo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefloch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348947" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watanabe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Simone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449616" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefloch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montarg&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245338" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Bonfand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim&#233;a Csengeri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Motte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Habart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Peeters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Canin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh2861" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591062v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameek Sidhu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Chown" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348244" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Louvet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Sanhueza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia M. Stutz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345986" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segura-Cox" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sakai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jim&#233;nez-Serra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348481" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822464v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chahine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Simone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire J. Chandler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Codella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1320" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van de Putte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meshaka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Trahin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449295" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615526v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M Tielens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346662" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galv&#225;n-Madrid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cunningham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244762" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joncour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244776" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Rivera-Ortiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de A. Schutzer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ohashi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Sakai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4cae" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03717102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ohashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Chandler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1802" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797443v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vastel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bianchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bachiller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226500038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brouillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Despois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243669" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Neri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac083" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Habart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac604c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E. Svoboda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac85af" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Rivera-Ortiz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142931" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797128v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243414" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pouteau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141677" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yamamoto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141893" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797309v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneaki Imai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Oya" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Svoboda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauyu Baobab Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac77e7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03796882v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gregorio-Hetem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hetem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montmerle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141535" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lefloch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Busquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Viti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vastel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mendoza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2134" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216590v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038429" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03381420v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cernicharo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cabezas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailleux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Margul&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Motiyenko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040076" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705264v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Watanabe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0a72" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okoda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Francis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Johnstone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Ichiro Inutsuka" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abddb1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03381423v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Cerqueira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Esquivel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Codella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039269" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03295928v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Lun Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichen Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M Murillo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei E Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abdfd6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03295911v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedettini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039609" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705277v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bianchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercimek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141485" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02565920v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936725" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03008816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Le Gal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin I &#214;berg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9ebf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Feng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caselli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8813" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02565855v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Paiva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Galv&#227;o" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa269" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pineda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937072" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915251v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Witzel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Svoboda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chandler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab8d41" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02565729v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nony" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Plunkett" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gusdorf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937046" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534276v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Maury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937352" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976632v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Adam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cassone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svatopluk Civi&#353;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav &#268;uba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-020-09681-w" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102327v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ospina-Zamudio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kounkel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Xu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neill" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834948" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126724v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bianchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Codella" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vazart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bachiller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2915" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322674v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottinelli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834322" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322440v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ospina-Zamudio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2733" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907744v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833537" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322612v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Higuchi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2b97" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368254v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Fei Lee" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00136" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03008823v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Enrique-Romero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00158" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868883v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fedele" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Semenov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Parfenov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad046" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807790v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Qu&#233;nard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Andrianasolo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1336" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aacf42" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693571v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holdship" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachiller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3196" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693519v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya E. Higuchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaeb21" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693567v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Mendoza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kahane" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Jaber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty180" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693572v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rosi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mancini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skouteris" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Faginas Lago" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2018.01.053" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693553v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Yoshida" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aabfe9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693574v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawaguchi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu&#233;nard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohishi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx197" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968663v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melosso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzzarini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spada" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731972" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876900v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-F. Lee" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832765" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693575v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vazart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Puzzarini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa41e" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302607v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailleux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa83a" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349108v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Magalhaes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1562" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771074v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Punanova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chacon-Tanarro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaad09" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004480v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832857" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693514v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. M. Paiva" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. L. Galv&#227;o" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2382" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693536v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aad7ba" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678213v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty353" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693540v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laitl" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knizek" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kubel&#237;k" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#225;ra" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320475v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty937" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03677071v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Hirota" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6300" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676949v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hily-Blant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1373" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240912v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx068" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589748v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taquet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731404" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180627v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630177" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692513v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx252" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730733v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Benedettini" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Nisini" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefl&#243;ch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629451" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676967v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx050" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180835v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barone" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731249" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676941v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sakai" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imai" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oya" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630334" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676994v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Aikawa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Hanawa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx002" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771073v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa961d" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692497v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Busquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730422" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919554v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaber Al-Edhari" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629506" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771075v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730527" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01597676v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leurini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiesemeyer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730454" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357672v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L., Podio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Codella" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Gueth" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Cabrit" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Maury" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628876" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03675424v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sakai" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/820/2/L34" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670227v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628427" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691539v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/824/2/88" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669426v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Jim&#233;nez-Serra" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I. Vasyunin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Marcelino" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/830/1/L6" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268338v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez-Ruiz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jimenez-Serra" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navarra" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1811" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691492v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw127" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691481v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Holdship" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Viti" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Jimenez-Serra" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1977" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669403v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1918" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669425v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/830/2/L37" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268335v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527424" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317813v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628285" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268336v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giannetti" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629460" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268320v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eisloffel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425521" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383766v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santangelo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526323" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268322v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525778" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109640v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fechtenbaum" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T., Csengeri" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duarte-Cabral" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424718" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357103v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacheco-V&#225;zquez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinte" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso-Albi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425347" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618545v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/791/2/L38" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618156v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1718" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618572v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/788/2/L43" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878546v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutens" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Kristensen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322400" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638396v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alekseev" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/795/1/40" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268287v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322347" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618158v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/795/1/L2" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268294v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424103" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394755v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tafalla" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425255" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618585v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322928" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621055v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Monin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Whelan" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dougados" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves de Oliveira" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220973" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03614203v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. G&#243;mez-Ruiz" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1559" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620889v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/776/1/52" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862137v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/744/2/164" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664361v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Roelfsema" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Helmich" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morris" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015120" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864908v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/757/2/L25" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769843v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118732" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870167v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/757/1/L9" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870162v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/759/2/L45" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664680v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tackenberg" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beuther" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuller" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wienen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117412" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582331v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castets" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015399" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633381v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. van Dishoeck" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Benz" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Bergin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/658676" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434457v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brand" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015389" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625205v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacheco" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016247" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520489v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014630" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633450v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014582" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631859v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520749v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kama" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Tak" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015118" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541827v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015253" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633400v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. D. van Der Wiel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Lis" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bell" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015096" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633453v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. P. M&#252;ller" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilke" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Bell" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014577" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631857v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melnick" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631982v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nisini" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015240" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631895v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913499" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633423v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emprechtinger" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Phillips" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015086" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541843v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015081" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631940v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pearson" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Neufeld" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631963v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bronfman" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlhoff" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633439v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014959" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633418v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015101" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631908v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633401v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015102" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632030v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479945v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911651" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376321v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Menten" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Contreras" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrowski" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811568" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479954v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Beltr&#225;n" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913340" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479956v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro-Carrizo" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912623" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562131v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kurtz" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nadeau" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomar&#232;s" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398495v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079233" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398531v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Pardo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810079" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398305v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Williams" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065139" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398321v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cernicharo" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Reipurth" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Pardo" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/509600" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398372v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnstone" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077320" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398301v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesaroni" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacciotti" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066800" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109405v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398166v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054476" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398245v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghee Rho" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Reach" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Fazio" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/503245" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522502v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caplan" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomares" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921307001494" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398261v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054641" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401891v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398177v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497028" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398191v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052899" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004549v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loinard" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042566" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398146v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cesarsky" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042093" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000715v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031572" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000759v3" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caux" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M. Tielens" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes K. Jorgensen" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522459v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whitworth" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031157" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797423v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lazareff" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705308v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M. Murillo" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei E. Zhang" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abff4e" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283884v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fedele" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Semenov" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parfenov" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692514v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx235" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674360v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688946v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526257v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462860v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergin" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvajal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650872v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1152020" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LSFC28TJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264944v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinacker" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562137v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18902-9\_109" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562776v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavagno" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salas" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325415v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129170v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003842v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Floch" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00686752v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05346194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nony" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gusdorf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451931" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Motte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Habart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Peeters" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Canin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh2861" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Bonfand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim&#233;a Csengeri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brouillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Motte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347856" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefloch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montarg&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Podio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245338" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watanabe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Simone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449616" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. Bop" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cernicharo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefloch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348947" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Louvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Sanhueza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia M. Stutz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345986" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591062v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameek Sidhu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Chown" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348244" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segura-Cox" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sakai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jim&#233;nez-Serra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348481" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822464v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chahine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Simone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire J. Chandler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Codella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1320" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van de Putte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meshaka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Trahin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449295" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615526v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M Tielens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346662" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galv&#225;n-Madrid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cunningham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244762" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joncour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244776" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Rivera-Ortiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de A. Schutzer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ohashi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Sakai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac4cae" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brouillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Despois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243669" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797443v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vastel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bianchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bachiller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226500038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03717102v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ohashi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Chandler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1802" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Neri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac083" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Habart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ac604c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796413v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Rivera-Ortiz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142931" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E. Svoboda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac85af" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pouteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141677" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797128v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243414" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneaki Imai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Oya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Svoboda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauyu Baobab Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac77e7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yamamoto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141893" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lefloch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Busquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Viti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vastel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mendoza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2134" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Watanabe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0a72" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03381420v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cernicharo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cabezas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailleux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Margul&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Motiyenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040076" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216590v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueth" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038429" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03796882v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gregorio-Hetem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hetem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montmerle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141535" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03295928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Lun Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichen Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M Murillo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei E Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abdfd6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03295911v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedettini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039609" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510964v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okoda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Francis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Johnstone" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Ichiro Inutsuka" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abddb1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03381423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Cerqueira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Esquivel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Codella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039269" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705277v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bianchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercimek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141485" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02565920v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936725" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03008816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Le Gal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin I &#214;berg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9ebf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Feng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caselli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8813" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02565855v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Paiva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Galv&#227;o" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa269" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Taquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pineda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937072" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02565729v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nony" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Plunkett" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gusdorf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937046" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Svoboda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chandler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab8d41" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915251v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Witzel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534276v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Maury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937352" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976632v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Adam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cassone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svatopluk Civi&#353;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav &#268;uba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-020-09681-w" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bianchi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Codella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vazart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bachiller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2915" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urso" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottinelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834322" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322612v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Higuchi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2b97" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322440v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ospina-Zamudio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Sepulcre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2733" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907744v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833537" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102327v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322636v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ospina-Zamudio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kounkel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Xu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neill" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834948" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368254v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Fei Lee" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00136" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03008823v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Enrique-Romero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00158" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693543v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aacf42" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693571v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holdship" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachiller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3196" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693553v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya E. Higuchi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Yoshida" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aabfe9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693574v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawaguchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu&#233;nard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohishi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx197" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693567v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Mendoza" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kahane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Jaber" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty180" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693519v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaeb21" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693572v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzio Rosi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mancini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skouteris" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Faginas Lago" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2018.01.053" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868883v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fedele" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Semenov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Parfenov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad046" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807790v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Qu&#233;nard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Andrianasolo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1336" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349108v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Magalhaes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1562" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693575v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vazart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Puzzarini" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa41e" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968663v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melosso" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzzarini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spada" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731972" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302607v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailleux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa83a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876900v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-F. Lee" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832765" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771074v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Punanova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chacon-Tanarro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaad09" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693514v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. M. Paiva" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. L. Galv&#227;o" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2382" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004480v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832857" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693536v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aad7ba" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678213v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty353" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693540v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laitl" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knizek" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kubel&#237;k" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#225;ra" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320475v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty937" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03677071v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Hirota" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6300" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676949v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hily-Blant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1373" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730733v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Benedettini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Nisini" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefl&#243;ch" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629451" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240912v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx068" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692513v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx252" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589748v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taquet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731404" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180627v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630177" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180835v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barone" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731249" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676967v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx050" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771073v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa961d" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676941v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sakai" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imai" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oya" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630334" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676994v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Aikawa" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Hanawa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771075v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730527" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692497v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Busquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730422" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919554v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaber Al-Edhari" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629506" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01597676v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leurini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiesemeyer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730454" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691539v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/824/2/88" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268338v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez-Ruiz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jimenez-Serra" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Navarra" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1811" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669426v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Jim&#233;nez-Serra" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I. Vasyunin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Marcelino" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/830/1/L6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357672v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L., Podio" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Codella" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Gueth" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Cabrit" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Maury" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628876" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03675424v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sakai" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/820/2/L34" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670227v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628427" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691492v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw127" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669425v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/830/2/L37" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691481v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Holdship" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Viti" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Jimenez-Serra" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1977" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669403v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1918" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317813v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628285" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268335v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527424" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268336v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giannetti" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629460" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268322v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525778" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268320v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eisloffel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425521" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383766v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santangelo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526323" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109640v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fechtenbaum" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T., Csengeri" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duarte-Cabral" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424718" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357103v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacheco-V&#225;zquez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinte" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso-Albi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425347" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618572v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/788/2/L43" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618545v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/791/2/L38" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618156v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1718" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878546v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutens" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Kristensen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322400" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638396v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alekseev" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/795/1/40" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268287v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322347" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268294v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424103" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618158v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/795/1/L2" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394755v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tafalla" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425255" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618585v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322928" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03614203v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. G&#243;mez-Ruiz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1559" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621055v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Monin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Whelan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dougados" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves de Oliveira" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220973" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620889v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/776/1/52" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664361v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Roelfsema" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Helmich" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morris" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015120" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862137v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/744/2/164" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864908v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/757/2/L25" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769843v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118732" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870167v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/757/1/L9" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870162v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/759/2/L45" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664680v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tackenberg" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beuther" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuller" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wienen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117412" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633381v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. van Dishoeck" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Benz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Bergin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/658676" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434457v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brand" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015389" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582331v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castets" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015399" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625205v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacheco" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016247" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631859v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633400v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. D. van Der Wiel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Lis" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bell" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015096" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541827v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015253" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633453v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. P. M&#252;ller" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilke" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Bell" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014577" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520749v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kama" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Tak" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015118" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520489v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014630" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633450v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014582" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631857v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melnick" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631895v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913499" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541843v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015081" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633423v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emprechtinger" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Phillips" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015086" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631982v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nisini" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015240" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631940v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pearson" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Neufeld" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631963v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bronfman" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlhoff" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633418v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015101" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633439v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014959" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633401v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015102" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631908v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632030v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376321v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Menten" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Contreras" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrowski" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811568" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479945v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911651" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479954v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Beltr&#225;n" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913340" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479956v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro-Carrizo" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912623" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562131v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kurtz" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nadeau" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomar&#232;s" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398495v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079233" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398531v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Pardo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810079" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398305v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Williams" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065139" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398321v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cernicharo" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Reipurth" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Pardo" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/509600" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398372v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnstone" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077320" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398301v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesaroni" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacciotti" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066800" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109405v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398245v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghee Rho" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Reach" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Fazio" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/503245" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398166v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054476" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522502v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caplan" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomares" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921307001494" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398261v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054641" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398191v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052899" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398177v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497028" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401891v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004549v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loinard" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042566" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398146v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cesarsky" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042093" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000715v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031572" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000759v3" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caux" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M. Tielens" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes K. Jorgensen" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522459v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whitworth" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031157" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797423v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lazareff" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705308v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M. Murillo" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei E. Zhang" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abff4e" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283884v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fedele" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Semenov" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parfenov" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692514v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx235" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674360v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688946v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526257v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462860v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergin" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carvajal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650872v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1152020" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LSFC28TJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264944v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinacker" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562137v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18902-9\_109" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562776v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavagno" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salas" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325415v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129170v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003842v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Floch" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00686752v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>